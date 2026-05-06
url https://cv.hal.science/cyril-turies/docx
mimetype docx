--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -502,593 +502,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical occurrence of pesticides and transformation products in two small lentic waterbodies at the head of agricultural watersheds and biological responses in caged Gasterosteus aculeatus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of the Fpg-modified comet assay on three-spined stickleback in freshwater biomonitoring: toward a multi-biomarker approach of genotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Catteau</w:t>
+                <w:t xml:space="preserve">Amélie Cant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Cor</w:t>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cant</w:t>
+                <w:t xml:space="preserve">Dorothée Bolzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dufour</w:t>
+                <w:t xml:space="preserve">Jean Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 904, pp.166326. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-30756-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04227860v1</w:t>
+                <w:t xml:space="preserve">hal-04323389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBTK-TD model of the phagocytosis activity in three-spined stickleback exposed to BPA</w:t>
+                <w:t xml:space="preserve">Impacts of Long-Term Exposure to Ocean Acidification and Warming on Three-Spined Stickleback (Gasterosteus aculeatus) Growth and Reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Mit</w:t>
+                <w:t xml:space="preserve">Jimmy Devergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Barbara Giroud</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106608⟩</w:t>
+              <w:t xml:space="preserve">Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (10), pp.523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fishes8100523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-04161285v1</w:t>
+                <w:t xml:space="preserve">hal-04315890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Fpg-modified comet assay on three-spined stickleback in freshwater biomonitoring: toward a multi-biomarker approach of genotoxicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Chemical occurrence of pesticides and transformation products in two small lentic waterbodies at the head of agricultural watersheds and biological responses in caged Gasterosteus aculeatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Slaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Cor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Prygiel</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-30756-6⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 904, pp.166326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323389v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04227860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Long-Term Exposure to Ocean Acidification and Warming on Three-Spined Stickleback (Gasterosteus aculeatus) Growth and Reproduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PBTK-TD model of the phagocytosis activity in three-spined stickleback exposed to BPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Loizeau</w:t>
+                <w:t xml:space="preserve">Corentin Mit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lebigre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Collet</w:t>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fishes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (10), pp.523. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 261, pp.106608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fishes8100523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315890v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04161285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure and hazard of bisphenol A, S and F: a multi-biomarker approach in three-spined stickleback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1172,338 +1172,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04208928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and dose-dependent impairment of liver metabolism in Gasterosteus aculeatus following exposure to diclofenac (DCF) highlighted by LC-HRMS untargeted metabolomics</w:t>
+                <w:t xml:space="preserve">Corrigendum to ‘Refinement of an OECD test guideline for evaluating the effects of endocrine disrupting chemicals on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish’ [Aquat. Toxicol. 220 (2020) 105403](S0166445X19308392)(10.1016/j.aquatox.2020.105403)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lebeau-Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+                <w:t xml:space="preserve">N. Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Fildier</w:t>
+                <w:t xml:space="preserve">Julie de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bonnefoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Turiès</w:t>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159801⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839504v1</w:t>
+                <w:t xml:space="preserve">hal-03841956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to ‘Refinement of an OECD test guideline for evaluating the effects of endocrine disrupting chemicals on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish’ [Aquat. Toxicol. 220 (2020) 105403](S0166445X19308392)(10.1016/j.aquatox.2020.105403)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time and dose-dependent impairment of liver metabolism in Gasterosteus aculeatus following exposure to diclofenac (DCF) highlighted by LC-HRMS untargeted metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Chadili</w:t>
+                <w:t xml:space="preserve">Emmanuelle Lebeau-Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+                <w:t xml:space="preserve">Aurélie Fildier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Turies</w:t>
+                <w:t xml:space="preserve">Christelle Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 247, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.159801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841956v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of a multispecies approach in active biomonitoring: Application in the Meuse watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,103 +1580,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Genotoxic Biomarkers in Environmental Biomonitoring Analysis Using a Multi-Biomarker Approach in Three-Spined Stickleback (Gasterosteus aculeatus Linnaeus, 1758)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (3), pp.101. </w:t>
@@ -1848,51 +1848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water quality of the Meuse watershed : Assessment using a multi-biomarker approach with caged three-spined stickleback (Gasterosteus aculeatus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2008,77 +2008,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 223, pp.112580. </w:t>
@@ -2116,90 +2116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimized LC-HRMS untargeted metabolomics workflow for multi-matrices investigations in the three-spined stickleback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lebeau-Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fildier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2250,77 +2250,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of behavioral and reproductive parameters between wild-type, transgenic and mutant zebrafish: Could they all be considered the same “zebrafish” for reglementary assays on endocrine disruption?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2378,295 +2378,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability evaluation of biomarker reference ranges for mesocosm and field conditions: Cellular innate immunomarkers in Gasterosteus aculeatus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cléo Tebby</w:t>
+                <w:t xml:space="preserve">An active biomonitoring approach using three-spined stickleback (Gasterosteus aculeatus, L.) to assess the efficiency of a constructed wetland as tertiary treatment of wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 698, pp.art. 134333. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.art. 106238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03319072v1</w:t>
+                <w:t xml:space="preserve">ineris-03318315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An active biomonitoring approach using three-spined stickleback (Gasterosteus aculeatus, L.) to assess the efficiency of a constructed wetland as tertiary treatment of wastewater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Reliability evaluation of biomarker reference ranges for mesocosm and field conditions: Cellular innate immunomarkers in Gasterosteus aculeatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Palluel</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 114, pp.art. 106238. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 698, pp.art. 134333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03318315v1</w:t>
+                <w:t xml:space="preserve">ineris-03319072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of chronic exposure to a pharmaceutical mixture on the three-spined stickleback (gasterosteus aculeatus) population dynamics in lotic mesocosms</w:t>
               </w:r>
@@ -2678,51 +2678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Nott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2786,90 +2786,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of an OECD test guideline for evaluating the effects of endocrine disrupting chemicals on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maillot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2920,51 +2920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of confinement and food access restriction on the three-spined stickleback (Gasterosteus aculeatus, L.) during caging: a multi-biomarker approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,51 +3106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes M.I. Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 648, pp.337-349. </w:t>
@@ -3182,377 +3182,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of confinement and food access restriction on the three-spined stickleback (Gasterosteus aculeatus, L.) during caging: a multi-biomarker approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Younes Hani</w:t>
+                <w:t xml:space="preserve">Effects of a chronic exposure to different water temperatures and/or to an environmental cadmium concentration on the reproduction of the threespine stickleback (Gasterosteus aculeatus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes M.I. Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-019-00670-1⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454239v1</w:t>
+                <w:t xml:space="preserve">hal-02057390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a chronic exposure to different water temperatures and/or to an environmental cadmium concentration on the reproduction of the threespine stickleback (Gasterosteus aculeatus)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Turies</w:t>
+                <w:t xml:space="preserve">Impact of confinement and food access restriction on the three-spined stickleback (Gasterosteus aculeatus, L.) during caging: a multi-biomarker approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (4), pp.1261-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-019-00670-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.02.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02057390v1</w:t>
+                <w:t xml:space="preserve">hal-05454239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des réponses immunitaires dans le cadre des études de biosurveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2017-2018, pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3590,77 +3590,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of chronic exposure to cadmium and temperature, alone or combined, on the threespine stickleback ( Gasterosteus aculeatus ): interest of digestive enzymes as biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes M.I. Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3737,51 +3737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes M.I. Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3858,77 +3858,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of chlorpyrifos effects, alone and combined with lipopolysaccharide stress, on DNA integrity and immune responses of the three-spined stickleback, Gasterosteus aculeatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4031,76 +4031,76 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 42, pp.643-657. </w:t>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.643-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10695-015-0166-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4165,51 +4165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (6), pp.1234-1259. </w:t>
@@ -4351,1129 +4351,727 @@
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10646-016-1699-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454220v1</w:t>
+                <w:t xml:space="preserve">ineris-01863105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ effects of metal contamination from former uranium mining sites on the health of the three-spined stickleback (Gasterosteus aculeatus, L.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+                <w:t xml:space="preserve">Rapid analysis of diclofenac and some of its transformation products in the three-spined stickleback, Gasterosteus aculeatus, by liquid chromatography-tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Fieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Turies</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-016-1677-z⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408 (16), pp.4435-4444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-016-9541-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454205v1</w:t>
+                <w:t xml:space="preserve">hal-01356411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation capacity of the three-spined stickleback (Gasterosteus aculeatus, L.) to a sudden biological stress following a polymetallic exposure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of fish immunomarkers in environmental biomonitoring approach : Urban and agri-viticultural context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Floriani</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-016-1699-6⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.35-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863105v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid analysis of diclofenac and some of its transformation products in the three-spined stickleback, Gasterosteus aculeatus, by liquid chromatography-tandem mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Baudoin</w:t>
+                <w:t xml:space="preserve">Localization of steroidogenic enzymes and Foxl2a in the gonads of mature zebrafish [i](Danio rerio)[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-016-9541-9⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 188, pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356411v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of fish immunomarkers in environmental biomonitoring approach : Urban and agri-viticultural context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-biomarker approach in wild European bullhead, Cottus sp., exposed to agricultural and urban environmental pressures : practical recommendations for experimental design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.05.021⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (7), pp.675-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.12.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862524v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of steroidogenic enzymes and Foxl2a in the gonads of mature zebrafish [i](Danio rerio)[/i]</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Brain and gonadal aromatase as potential targets of endocrine disrupting chemicals in a model species, the zebrafish (Danio rerio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...293 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.12.055⟩</w:t>
-[...92 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (4), pp.332-337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/tox.20203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00961901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5483,1061 +5081,1061 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de biomarqueurs de génotoxicité dans une étude de biosurveillance utilisant une approche multi-biomarqueurs chez l'épinoche à trois épines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The comet assay and the Fpg-modified comet assay: optimization and field-application on erythrocytes of the three-spined stickleback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">14. International Comet Assay Workshop (ICAW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028102v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04029039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicité des stades embryo-larvaires de 4 espèces de poissons. Comparaison entre espèce modèle et espèces sauvages.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Espinat</w:t>
+                <w:t xml:space="preserve">Effets combinés de l’éthinylestradiol et du réchauffement climatique sur la physiologie et la dynamique de population de l’épinoche à trois-épines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Iaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOBIM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163188v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of climate change and éthinylestradiol on the life cycle and physiology of three-spined stickleback</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">U. Iaria</w:t>
+                <w:t xml:space="preserve">Modélisation de la dynamique de biomarqueurs : application d'un modèle PBTK-TD chez l'épinoche exposée au bisphénol A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Mit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Stickleback Behaviour and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Hólar, Iceland</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03988099v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The comet assay and the Fpg-modified comet assay: optimization and field-application on erythrocytes of the three-spined stickleback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Le test des comètes Fpg-modifié : optimisation sur les érythrocytes de l’épinoche à trois épines et application en biosurveillance aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Catteau</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Comet Assay Workshop (ICAW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">17. colloque annuel EcoBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04029039v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04033637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets combinés de l’éthinylestradiol et du réchauffement climatique sur la physiologie et la dynamique de population de l’épinoche à trois-épines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Combined effects of climate change and éthinylestradiol on the life cycle and physiology of three-spined stickleback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Iaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">10. International Conference on Stickleback Behaviour and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Hólar, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028142v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03988099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique de biomarqueurs : application d'un modèle PBTK-TD chez l'épinoche exposée au bisphénol A.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intégration de biomarqueurs de génotoxicité dans une étude de biosurveillance utilisant une approche multi-biomarqueurs chez l'épinoche à trois épines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028125v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le test des comètes Fpg-modifié : optimisation sur les érythrocytes de l’épinoche à trois épines et application en biosurveillance aquatique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Catteau</w:t>
+                <w:t xml:space="preserve">Ecotoxicité des stades embryo-larvaires de 4 espèces de poissons. Comparaison entre espèce modèle et espèces sauvages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guirandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Espinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. colloque annuel EcoBIM</w:t>
+              <w:t xml:space="preserve">ECOBIM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04033637v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-biomarker approach of genotoxicity on the three spined stickleback for aquatic biomonitoring application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Stickleback Behaviour and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Hólar, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03988060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarker toxicodynamics linked to BPA toxicokinetics in three-spined stickleback: a PBPK-TD model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6578,1837 +6176,1837 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Stickleback Behaviour and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Hólar, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03988003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et caractérisation des effets du diclofénac sur l’épinoches à trois épines, basées sur une approche métabolomique non ciblée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Turies</w:t>
+                <w:t xml:space="preserve">Multi-Biomarkers Approach in Three-Spined Stickleback (Gasterosteus Aculeatus, L.) Using an ENvironmental Biomonitoring Analysis : Genotoxic Biomarkers Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la SEFA,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, virtuel, France</w:t>
+              <w:t xml:space="preserve">31. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665001v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03273847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Biomarkers Approach in Three-Spined Stickleback (Gasterosteus Aculeatus, L.) Using an ENvironmental Biomonitoring Analysis : Genotoxic Biomarkers Integration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Catteau</w:t>
+                <w:t xml:space="preserve">Development of an Untargeted Metabolomics Approach Based on LC-(ESI)-HRMS, Applied to Three-Spined Sticklebacks Exposed to Diclofenac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fildier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03273847v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03274367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Untargeted Metabolomics Approach Based on LC-(ESI)-HRMS, Applied to Three-Spined Sticklebacks Exposed to Diclofenac</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Evaluation et caractérisation des effets du diclofenac sur le métabolisme de l’épinoche à trois épines par approche métabolomique non ciblée en LC-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lebeau-Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fildier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Turies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+                <w:t xml:space="preserve">Christelle Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03274367v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et caractérisation des effets du diclofenac sur le métabolisme de l’épinoche à trois épines par approche métabolomique non ciblée en LC-HRMS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Turiès</w:t>
+                <w:t xml:space="preserve">Evaluation et caractérisation des effets du diclofénac sur l’épinoches à trois épines, basées sur une approche métabolomique non ciblée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lebeau-Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fildier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la SEFA,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034766v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of water quality through an active biomonitoring approach using three-spined stickleback (Gasterosteus aculeatus)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+                <w:t xml:space="preserve">Refinement of an OECD test guideline for evaluating the effects of EDCs on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online meeting, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03225130v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03225129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of an OECD test guideline for evaluating the effects of EDCs on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
+                <w:t xml:space="preserve">Assessment of water quality through an active biomonitoring approach using three-spined stickleback (Gasterosteus aculeatus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online meeting, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03225129v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03225130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of behavior, reproductive parameters and response to pollutant between wild-type, transgenic and mutant zebrafish: could they all be considered the same &amp;quot;zebrafish&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online meeting, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03225132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs de génotoxicité chez l’épinoche à trois épines pour une application en biosurveillance de la qualité des milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03225054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel transgenic zebrafish line (cyp19a1a-GFP) : refinement of an OECD test guideline for evaluating the effects of prochloraz on aromatase gene expression and reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03225047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of an OECD test guideline for evaluating the effects of endocrine disrupting chemicals on aromatase gene expression and reproduction using novel transgenic cyp19a1a-GFP zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GdR REPRO (ReproSciences 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03225052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of threespine stickleback (Gasterosteus aculeatus) digestive enzymes as new biomarkers in ecotoxicology field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Kerambrun</w:t>
+                <w:t xml:space="preserve">Effects of a mixture of pharmaceuticals in a freshwater model ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 International Conference on Stickleback Behaviour and Evolution (STICKLEBACK 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">28. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03224885v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biosurvellance active basée sur l'épinoche trois épines : optimisation et étude de cas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the effect of season, sex and body size on the three-spined stickleback, Gasterosteus aculeatus, cellular innate immunomarkers: a proposition of laboratory reference ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Palluel</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.11</w:t>
+              <w:t xml:space="preserve">9 International Conference on Stickleback Behaviour and Evolution (STICKLEBACK 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853205v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03225037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a mixture of pharmaceuticals in a freshwater model ecosystem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Queau</w:t>
+                <w:t xml:space="preserve">La biosurvellance active basée sur l'épinoche trois épines : optimisation et étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853353v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of season, sex and body size on the three-spined stickleback, Gasterosteus aculeatus, cellular innate immunomarkers: a proposition of laboratory reference ranges</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interest of threespine stickleback (Gasterosteus aculeatus) digestive enzymes as new biomarkers in ecotoxicology field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 International Conference on Stickleback Behaviour and Evolution (STICKLEBACK 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03225037v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03224885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an active biomonitoring approach using three-spined sticklebacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8416,235 +8014,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 International Conference on Stickleback Behaviour and Evolution (STICKLEBACK 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03225036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the succession of endosulfan exposure and bacterial challenge on DNA integrity and non specific immunity of the three-spine stickleback, Gasterosteus aculeatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Betoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01863852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs basales chez l’épinoche à trois-épines : immunomarqueurs cellulaires non-spécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8653,284 +8251,284 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Betoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque International Francophone en Environnement et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EQU²ATION : Evaluation QUalitative et QUantitative des Agrégats hémocytaire chez les bivalves, vers une applicaTION en routine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Merant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Palos-Ladeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Immunité des Invertébrés IMMUNINV 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des facteurs saisonniers, morphologiques et des conditions d'élevage sur la réponse immunitaire de l'épinoche à trois-épines, Gasterosteus aculeatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8949,2168 +8547,2168 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de le contamination du milieu sur la réponse immunitaire et la résistance aux pathogènes de l'épinoche à trois épines, Gasterosteus aculeatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The three spined-stickleback's digestive enzymes as new biomarkers in environmental monitoring: effect of cadmium and temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Effects of a combined chemical and biological stresses on fish immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854216v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of transgenic zebrafish models to study the endocrine effects of natural and synthetic progestins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kah</w:t>
+                <w:t xml:space="preserve">Effects of environmental realistic concentrations of carbamazepine in a freshwater model ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International symposium on fish endocrinology (8 ISFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Gothenburg, Sweden. pp.104</w:t>
+              <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853055v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a combined chemical and biological stresses on fish immune system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edith Chadili</w:t>
+                <w:t xml:space="preserve">Including different biological and space complexity scales in hazard assessment : a case study with diclofenac sodium PNEC derivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854211v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of environmental realistic concentrations of carbamazepine in a freshwater model ecosystem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+                <w:t xml:space="preserve">The three spined-stickleback's digestive enzymes as new biomarkers in environmental monitoring: effect of cadmium and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854189v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including different biological and space complexity scales in hazard assessment : a case study with diclofenac sodium PNEC derivation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+                <w:t xml:space="preserve">Use of transgenic zebrafish models to study the endocrine effects of natural and synthetic progestins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">8. International symposium on fish endocrinology (8 ISFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Gothenburg, Sweden. pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854192v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d’un multistress (cadmium et température) sur la reproduction de l’épinoche à trois épines (Gasterosteus aculeatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of transgenic zebrafish models to study the endocrine effects of natural and synthetic progestins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Cano-Nicolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop "Endocrine disruptors effects on wildlife and human health"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Paris, France. pp.119-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a multistress (cadmium and temperature) on the reproduction of the three-spined stickleback (Gasterosteus aculeatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-analytical strategy based on in vitro and in vivo bioassays for effect-based monitoring of bioactive organic chemicals in river sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference "Contaminated Sediments: Environmental Chemistry, Ecotoxicology and Engineering" (ContaSed 22015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward identification of fish specific estrogens through effect-directed analysis based on zebrafish in vitro and in vivo reporter gene assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Sonavane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of an OECD test guideline incorporating a transgenic fish model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-down and bottom-up effects in a diclofenac contaminated model ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A newly cyp11c1-GFP transgenic zebrafish model to study the expression and the perturbation of corticosteroidogenesis by endocrine active substances at early developmental stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Garoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogenic activities in water and sediment from French rivers using zebrafish-based bioassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Sonavane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicological consequences of pharmaceutical facility discharges on wild fish : a french case of study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01862415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of cyp19a1b-GFP zebrafish to assess the estrogenic activity of emerging pollutants, benzophenone derivatives (BPs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Vosges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Symposium on Neuroendocrine Effects of Endocrine Disruptors (NEED Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11120,418 +10718,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de déploiement de biomarqueurs en appui à la surveillance de la qualité des masses d’eau, le long du continuum bassin verssant-littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of diatrizoic acid on three-spined sticklebacks by LC-HRMS metabolomics,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fildier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lebeau-Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a mixture of pharmaceuticals in a freshwater model ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 28th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId253"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11678,51 +11276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04991258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turi&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Herv&#233; Lignot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.106972" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04604557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guirandy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107459" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnevalle-Normand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Allonier-Fernandes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120784" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04227860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166326" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04161285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106608" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bolzan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prygiel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30756-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04315890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Devergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes8100523" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04208928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28462-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebeau-Roche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonnefoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159801" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841956v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinfray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106166" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03563548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152148" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03824416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beaudouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Daniele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bado-Nilles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111812" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318331v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111407" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03362353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112580" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423291v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260354" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2020.108879" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319072v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134333" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318315v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106238" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318004v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Nott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ronkart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105499" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03034495v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105403" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-019-00670-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes M.I. Hani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.381" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454239v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057390v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.02.032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.04.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kerambrun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194932" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.07.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862938v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0166-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1677-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454220v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1699-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454205v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Fieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudoin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9541-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862524v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jolly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.05.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.06.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454230v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961775v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.055" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961901v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20203" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F52EAA8F05D8364F691D4AF552CBF89EF35ABE4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028102v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Porcher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163188v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guirandy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubourg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turies" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988099v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Iaria" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devergne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04029039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028142v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028125v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04033637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988060v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988003v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lebeau-Roche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fildier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefoy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Turies" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273847v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03274367v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034766v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225130v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225129v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225132v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225054v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225047v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225052v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03224885v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerambrun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853353v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nott" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Queau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225036v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863852v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853544v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853161v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Foll" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos-Ladeiro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854216v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853055v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garoche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854211v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854189v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854192v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853047v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854107v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cano-Nicolau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854213v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852918v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feray" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852939v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Sonavane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852936v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Green" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852934v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulliet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniele" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852944v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852359v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862415v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970655v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cosnefroy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vosges" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342861v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816021v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608377v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joachim" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04991258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turi&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Herv&#233; Lignot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.106972" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04604557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guirandy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107459" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnevalle-Normand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Allonier-Fernandes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120784" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bolzan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prygiel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30756-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04315890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Devergne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes8100523" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04227860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166326" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04161285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106608" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04208928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28462-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinfray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106166" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebeau-Roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonnefoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159801" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03563548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152148" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03824416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beaudouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Daniele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bado-Nilles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111812" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318331v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111407" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03362353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112580" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423291v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260354" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2020.108879" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106238" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319072v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134333" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318004v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Nott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ronkart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105499" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03034495v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105403" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-019-00670-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes M.I. Hani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.381" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.02.032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.04.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kerambrun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194932" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.07.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862938v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0166-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1677-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1699-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Fieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudoin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9541-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862524v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jolly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.05.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.06.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961775v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.055" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961901v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20203" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F52EAA8F05D8364F691D4AF552CBF89EF35ABE4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04029039v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Porcher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028142v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Iaria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devergne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028125v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04033637v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catteau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028102v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guirandy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubourg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turies" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988060v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988003v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03274367v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034766v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665001v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lebeau-Roche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniele" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fildier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefoy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Turies" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225129v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225130v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225132v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225052v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853353v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nott" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Queau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225037v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03224885v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerambrun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225036v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863852v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853544v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853161v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Foll" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos-Ladeiro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853109v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853107v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854211v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854189v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854192v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854216v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853055v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garoche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853047v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854107v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cano-Nicolau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854213v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852918v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852939v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Sonavane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852936v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Green" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852934v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulliet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniele" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852944v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852359v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862415v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970655v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cosnefroy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vosges" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816021v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608377v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joachim" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>