--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -502,593 +502,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Fpg-modified comet assay on three-spined stickleback in freshwater biomonitoring: toward a multi-biomarker approach of genotoxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical occurrence of pesticides and transformation products in two small lentic waterbodies at the head of agricultural watersheds and biological responses in caged Gasterosteus aculeatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Slaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Cor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amélie Cant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Prygiel</w:t>
+                <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 904, pp.166326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-30756-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323389v1</w:t>
+                <w:t xml:space="preserve">anses-04227860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Long-Term Exposure to Ocean Acidification and Warming on Three-Spined Stickleback (Gasterosteus aculeatus) Growth and Reproduction</w:t>
+                <w:t xml:space="preserve">PBTK-TD model of the phagocytosis activity in three-spined stickleback exposed to BPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Devergne</w:t>
+                <w:t xml:space="preserve">Corentin Mit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Loizeau</w:t>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lebigre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Collet</w:t>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fishes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fishes8100523⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 261, pp.106608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315890v1</w:t>
+                <w:t xml:space="preserve">ineris-04161285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical occurrence of pesticides and transformation products in two small lentic waterbodies at the head of agricultural watersheds and biological responses in caged Gasterosteus aculeatus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Slaby</w:t>
+                <w:t xml:space="preserve">Application of the Fpg-modified comet assay on three-spined stickleback in freshwater biomonitoring: toward a multi-biomarker approach of genotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Catteau</w:t>
+                <w:t xml:space="preserve">Dorothée Bolzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Cor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dufour</w:t>
+                <w:t xml:space="preserve">Jean Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166326⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-30756-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04227860v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBTK-TD model of the phagocytosis activity in three-spined stickleback exposed to BPA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of Long-Term Exposure to Ocean Acidification and Warming on Three-Spined Stickleback (Gasterosteus aculeatus) Growth and Reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Devergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Mit</w:t>
+                <w:t xml:space="preserve">Véronique Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Giroud</w:t>
+                <w:t xml:space="preserve">Sophie Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 261, pp.106608. </w:t>
+              <w:t xml:space="preserve">Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (10), pp.523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fishes8100523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04161285v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure and hazard of bisphenol A, S and F: a multi-biomarker approach in three-spined stickleback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1172,338 +1172,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04208928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to ‘Refinement of an OECD test guideline for evaluating the effects of endocrine disrupting chemicals on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish’ [Aquat. Toxicol. 220 (2020) 105403](S0166445X19308392)(10.1016/j.aquatox.2020.105403)</w:t>
+                <w:t xml:space="preserve">Time and dose-dependent impairment of liver metabolism in Gasterosteus aculeatus following exposure to diclofenac (DCF) highlighted by LC-HRMS untargeted metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hinfray</w:t>
+                <w:t xml:space="preserve">Emmanuelle Lebeau-Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+                <w:t xml:space="preserve">Aurélie Fildier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Chadili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Turies</w:t>
+                <w:t xml:space="preserve">Christelle Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106166⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.159801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841956v1</w:t>
+                <w:t xml:space="preserve">hal-03839504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and dose-dependent impairment of liver metabolism in Gasterosteus aculeatus following exposure to diclofenac (DCF) highlighted by LC-HRMS untargeted metabolomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to ‘Refinement of an OECD test guideline for evaluating the effects of endocrine disrupting chemicals on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish’ [Aquat. Toxicol. 220 (2020) 105403](S0166445X19308392)(10.1016/j.aquatox.2020.105403)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lebeau-Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Fildier</w:t>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bonnefoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Turiès</w:t>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.159801. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 247, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839504v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of a multispecies approach in active biomonitoring: Application in the Meuse watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,103 +1580,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Genotoxic Biomarkers in Environmental Biomonitoring Analysis Using a Multi-Biomarker Approach in Three-Spined Stickleback (Gasterosteus aculeatus Linnaeus, 1758)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (3), pp.101. </w:t>
@@ -1708,1021 +1708,1021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03824416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of diclofenac on sentinel species and aquatic communities in semi-natural conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water quality of the Meuse watershed : Assessment using a multi-biomarker approach with caged three-spined stickleback (Gasterosteus aculeatus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cléo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Joachim</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 211, pp.111812. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111812⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 208, pp.art. 111407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113191v1</w:t>
+                <w:t xml:space="preserve">ineris-03318331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water quality of the Meuse watershed : Assessment using a multi-biomarker approach with caged three-spined stickleback (Gasterosteus aculeatus L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Application in a biomonitoring context of three-spined stickleback immunomarker reference ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 208, pp.art. 111407. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111407⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 223, pp.112580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03318331v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03362353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application in a biomonitoring context of three-spined stickleback immunomarker reference ranges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+                <w:t xml:space="preserve">An optimized LC-HRMS untargeted metabolomics workflow for multi-matrices investigations in the three-spined stickleback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lebeau-Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fildier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112580⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (11), pp.e0260354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0260354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03362353v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423291v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized LC-HRMS untargeted metabolomics workflow for multi-matrices investigations in the three-spined stickleback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of behavioral and reproductive parameters between wild-type, transgenic and mutant zebrafish: Could they all be considered the same “zebrafish” for reglementary assays on endocrine disruption?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lebeau-Roche</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0260354⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239, pp.108879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2020.108879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423291v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of behavioral and reproductive parameters between wild-type, transgenic and mutant zebrafish: Could they all be considered the same “zebrafish” for reglementary assays on endocrine disruption?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Turies</w:t>
+                <w:t xml:space="preserve">Effects of diclofenac on sentinel species and aquatic communities in semi-natural conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brion</w:t>
+                <w:t xml:space="preserve">A. Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cousin</w:t>
+                <w:t xml:space="preserve">A. Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 239, pp.108879. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 211, pp.111812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2020.108879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183773v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An active biomonitoring approach using three-spined stickleback (Gasterosteus aculeatus, L.) to assess the efficiency of a constructed wetland as tertiary treatment of wastewater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Reliability evaluation of biomarker reference ranges for mesocosm and field conditions: Cellular innate immunomarkers in Gasterosteus aculeatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Palluel</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 114, pp.art. 106238. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 698, pp.art. 134333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03318315v1</w:t>
+                <w:t xml:space="preserve">ineris-03319072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability evaluation of biomarker reference ranges for mesocosm and field conditions: Cellular innate immunomarkers in Gasterosteus aculeatus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cléo Tebby</w:t>
+                <w:t xml:space="preserve">An active biomonitoring approach using three-spined stickleback (Gasterosteus aculeatus, L.) to assess the efficiency of a constructed wetland as tertiary treatment of wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 698, pp.art. 134333. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.art. 106238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03319072v1</w:t>
+                <w:t xml:space="preserve">ineris-03318315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of chronic exposure to a pharmaceutical mixture on the three-spined stickleback (gasterosteus aculeatus) population dynamics in lotic mesocosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Nott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2786,90 +2786,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of an OECD test guideline for evaluating the effects of endocrine disrupting chemicals on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maillot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2920,77 +2920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of confinement and food access restriction on the three-spined stickleback (Gasterosteus aculeatus, L.) during caging: a multi-biomarker approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3054,103 +3054,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of season, sex, and body size on the three-spined stickleback, Gasterosteus aculeatus, cellular innate immunomarkers: A proposition of laboratory reference ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes M.I. Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 648, pp.337-349. </w:t>
@@ -3201,51 +3201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a chronic exposure to different water temperatures and/or to an environmental cadmium concentration on the reproduction of the threespine stickleback (Gasterosteus aculeatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes M.I. Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3322,77 +3322,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of confinement and food access restriction on the three-spined stickleback (Gasterosteus aculeatus, L.) during caging: a multi-biomarker approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3450,485 +3450,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des réponses immunitaires dans le cadre des études de biosurveillance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Effects of chronic exposure to cadmium and temperature, alone or combined, on the threespine stickleback ( Gasterosteus aculeatus ): interest of digestive enzymes as biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes M.I. Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.252-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-02044875v1</w:t>
+                <w:t xml:space="preserve">hal-01767659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chronic exposure to cadmium and temperature, alone or combined, on the threespine stickleback ( Gasterosteus aculeatus ): interest of digestive enzymes as biomarkers</w:t>
+                <w:t xml:space="preserve">Digestive enzymes and gut morphometric parameters of threespine stickleback (Gasterosteus aculeatus): Influence of body size and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes M.I. Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0194932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.04.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01767659v1</w:t>
+                <w:t xml:space="preserve">hal-01758198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive enzymes and gut morphometric parameters of threespine stickleback (Gasterosteus aculeatus): Influence of body size and temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Intérêt des réponses immunitaires dans le cadre des études de biosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2017-2018, pp.56-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194932⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01758198v1</w:t>
+                <w:t xml:space="preserve">ineris-02044875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of chlorpyrifos effects, alone and combined with lipopolysaccharide stress, on DNA integrity and immune responses of the three-spined stickleback, Gasterosteus aculeatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3973,563 +3973,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ experiments to assess effects of constraints linked to caging on ecotoxicity biomarkers of the three-spined stickleback (Gasterosteus aculeatus L.)</w:t>
+                <w:t xml:space="preserve">In situ effects of metal contamination from former uranium mining sites on the health of the three-spined stickleback (Gasterosteus aculeatus, L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (2), pp.643-657. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), pp.1234-1259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10695-015-0166-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-016-1677-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01862938v1</w:t>
+                <w:t xml:space="preserve">ineris-01854257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ effects of metal contamination from former uranium mining sites on the health of the three-spined stickleback (Gasterosteus aculeatus, L.)</w:t>
+                <w:t xml:space="preserve">Acclimation capacity of the three-spined stickleback (Gasterosteus aculeatus, L.) to a sudden biological stress following a polymetallic exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Turies</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 25 (6), pp.1234-1259. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-016-1677-z⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 25 (8), pp.1478-1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-016-1699-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854257v1</w:t>
+                <w:t xml:space="preserve">ineris-01863105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation capacity of the three-spined stickleback (Gasterosteus aculeatus, L.) to a sudden biological stress following a polymetallic exposure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Palluel</w:t>
+                <w:t xml:space="preserve">Rapid analysis of diclofenac and some of its transformation products in the three-spined stickleback, Gasterosteus aculeatus, by liquid chromatography-tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Fieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Floriani</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-016-1699-6⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408 (16), pp.4435-4444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-016-9541-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863105v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid analysis of diclofenac and some of its transformation products in the three-spined stickleback, Gasterosteus aculeatus, by liquid chromatography-tandem mass spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+                <w:t xml:space="preserve">In situ experiments to assess effects of constraints linked to caging on ecotoxicity biomarkers of the three-spined stickleback (Gasterosteus aculeatus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Baudoin</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 408 (16), pp.4435-4444. </w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.643-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-016-9541-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10695-015-0166-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356411v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of fish immunomarkers in environmental biomonitoring approach : Urban and agri-viticultural context</w:t>
               </w:r>
@@ -4662,90 +4662,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of steroidogenic enzymes and Foxl2a in the gonads of mature zebrafish [i](Danio rerio)[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Caulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 188, pp.96-106. </w:t>
@@ -4822,64 +4822,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 87 (7), pp.675-683. </w:t>
@@ -4943,77 +4943,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (4), pp.332-337. </w:t>
@@ -5089,553 +5089,557 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The comet assay and the Fpg-modified comet assay: optimization and field-application on erythrocytes of the three-spined stickleback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration de biomarqueurs de génotoxicité dans une étude de biosurveillance utilisant une approche multi-biomarqueurs chez l'épinoche à trois épines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Comet Assay Workshop (ICAW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-04029039v1</w:t>
+                <w:t xml:space="preserve">hal-04028102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets combinés de l’éthinylestradiol et du réchauffement climatique sur la physiologie et la dynamique de population de l’épinoche à trois-épines</w:t>
+                <w:t xml:space="preserve">Ecotoxicité des stades embryo-larvaires de 4 espèces de poissons. Comparaison entre espèce modèle et espèces sauvages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Iaria</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Porcher</w:t>
+                <w:t xml:space="preserve">O. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Devergne</w:t>
+                <w:t xml:space="preserve">N. Guirandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Espinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">ECOBIM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028142v1</w:t>
+                <w:t xml:space="preserve">hal-04163188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique de biomarqueurs : application d'un modèle PBTK-TD chez l'épinoche exposée au bisphénol A.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Palluel</w:t>
+                <w:t xml:space="preserve">Combined effects of climate change and éthinylestradiol on the life cycle and physiology of three-spined stickleback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Iaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">10. International Conference on Stickleback Behaviour and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Hólar, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028125v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03988099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le test des comètes Fpg-modifié : optimisation sur les érythrocytes de l’épinoche à trois épines et application en biosurveillance aquatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The comet assay and the Fpg-modified comet assay: optimization and field-application on erythrocytes of the three-spined stickleback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Catteau</w:t>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. colloque annuel EcoBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">14. International Comet Assay Workshop (ICAW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04033637v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04029039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of climate change and éthinylestradiol on the life cycle and physiology of three-spined stickleback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Effets combinés de l’éthinylestradiol et du réchauffement climatique sur la physiologie et la dynamique de population de l’épinoche à trois-épines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Iaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5643,426 +5647,422 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Stickleback Behaviour and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Hólar, Iceland</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03988099v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de biomarqueurs de génotoxicité dans une étude de biosurveillance utilisant une approche multi-biomarqueurs chez l'épinoche à trois épines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de la dynamique de biomarqueurs : application d'un modèle PBTK-TD chez l'épinoche exposée au bisphénol A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Mit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028102v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicité des stades embryo-larvaires de 4 espèces de poissons. Comparaison entre espèce modèle et espèces sauvages.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Dubourg</w:t>
+                <w:t xml:space="preserve">Le test des comètes Fpg-modifié : optimisation sur les érythrocytes de l’épinoche à trois épines et application en biosurveillance aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Turies</w:t>
+                <w:t xml:space="preserve">J. Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Espinat</w:t>
+                <w:t xml:space="preserve">A. Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOBIM 2022</w:t>
+              <w:t xml:space="preserve">17. colloque annuel EcoBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163188v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04033637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-biomarker approach of genotoxicity on the three spined stickleback for aquatic biomonitoring application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Stickleback Behaviour and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Hólar, Iceland</w:t>
@@ -6091,51 +6091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarker toxicodynamics linked to BPA toxicokinetics in three-spined stickleback: a PBPK-TD model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6206,859 +6206,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03988003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Biomarkers Approach in Three-Spined Stickleback (Gasterosteus Aculeatus, L.) Using an ENvironmental Biomonitoring Analysis : Genotoxic Biomarkers Integration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Catteau</w:t>
+                <w:t xml:space="preserve">Evaluation et caractérisation des effets du diclofénac sur l’épinoches à trois épines, basées sur une approche métabolomique non ciblée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lebeau-Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fildier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la SEFA,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03273847v1</w:t>
+                <w:t xml:space="preserve">hal-04665001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Untargeted Metabolomics Approach Based on LC-(ESI)-HRMS, Applied to Three-Spined Sticklebacks Exposed to Diclofenac</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+                <w:t xml:space="preserve">Multi-Biomarkers Approach in Three-Spined Stickleback (Gasterosteus Aculeatus, L.) Using an ENvironmental Biomonitoring Analysis : Genotoxic Biomarkers Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03274367v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03273847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et caractérisation des effets du diclofenac sur le métabolisme de l’épinoche à trois épines par approche métabolomique non ciblée en LC-HRMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Development of an Untargeted Metabolomics Approach Based on LC-(ESI)-HRMS, Applied to Three-Spined Sticklebacks Exposed to Diclofenac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fildier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bonnefoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Turiès</w:t>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t>
+              <w:t xml:space="preserve">31. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034766v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03274367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et caractérisation des effets du diclofénac sur l’épinoches à trois épines, basées sur une approche métabolomique non ciblée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Turies</w:t>
+                <w:t xml:space="preserve">Evaluation et caractérisation des effets du diclofenac sur le métabolisme de l’épinoche à trois épines par approche métabolomique non ciblée en LC-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lebeau-Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fildier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la SEFA,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, virtuel, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665001v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of an OECD test guideline for evaluating the effects of EDCs on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
+                <w:t xml:space="preserve">Assessment of water quality through an active biomonitoring approach using three-spined stickleback (Gasterosteus aculeatus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online meeting, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03225129v1</w:t>
+                <w:t xml:space="preserve">ineris-03225130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of water quality through an active biomonitoring approach using three-spined stickleback (Gasterosteus aculeatus)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+                <w:t xml:space="preserve">Refinement of an OECD test guideline for evaluating the effects of EDCs on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online meeting, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03225130v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03225129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of behavior, reproductive parameters and response to pollutant between wild-type, transgenic and mutant zebrafish: could they all be considered the same &amp;quot;zebrafish&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online meeting, Belgium</w:t>
@@ -7087,103 +7087,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs de génotoxicité chez l’épinoche à trois épines pour une application en biosurveillance de la qualité des milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cant</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Online, France</w:t>
@@ -7212,103 +7212,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel transgenic zebrafish line (cyp19a1a-GFP) : refinement of an OECD test guideline for evaluating the effects of prochloraz on aromatase gene expression and reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
@@ -7337,103 +7337,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of an OECD test guideline for evaluating the effects of endocrine disrupting chemicals on aromatase gene expression and reproduction using novel transgenic cyp19a1a-GFP zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GdR REPRO (ReproSciences 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
@@ -7456,609 +7456,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03225052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a mixture of pharmaceuticals in a freshwater model ecosystem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viviane David</w:t>
+                <w:t xml:space="preserve">Interest of threespine stickleback (Gasterosteus aculeatus) digestive enzymes as new biomarkers in ecotoxicology field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Nott</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Queau</w:t>
+                <w:t xml:space="preserve">Elodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">9 International Conference on Stickleback Behaviour and Evolution (STICKLEBACK 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853353v1</w:t>
+                <w:t xml:space="preserve">ineris-03224885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of season, sex and body size on the three-spined stickleback, Gasterosteus aculeatus, cellular innate immunomarkers: a proposition of laboratory reference ranges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">La biosurvellance active basée sur l'épinoche trois épines : optimisation et étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 International Conference on Stickleback Behaviour and Evolution (STICKLEBACK 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03225037v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biosurvellance active basée sur l'épinoche trois épines : optimisation et étude de cas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Palluel</w:t>
+                <w:t xml:space="preserve">Effects of a mixture of pharmaceuticals in a freshwater model ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.11</w:t>
+              <w:t xml:space="preserve">28. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853205v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of threespine stickleback (Gasterosteus aculeatus) digestive enzymes as new biomarkers in ecotoxicology field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the effect of season, sex and body size on the three-spined stickleback, Gasterosteus aculeatus, cellular innate immunomarkers: a proposition of laboratory reference ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 International Conference on Stickleback Behaviour and Evolution (STICKLEBACK 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03224885v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03225037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an active biomonitoring approach using three-spined sticklebacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 International Conference on Stickleback Behaviour and Evolution (STICKLEBACK 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan</w:t>
@@ -8081,480 +8081,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03225036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the succession of endosulfan exposure and bacterial challenge on DNA integrity and non specific immunity of the three-spine stickleback, Gasterosteus aculeatus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Valeurs basales chez l’épinoche à trois-épines : immunomarqueurs cellulaires non-spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Betoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">3. Colloque International Francophone en Environnement et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01863852v1</w:t>
+                <w:t xml:space="preserve">ineris-01853544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs basales chez l’épinoche à trois-épines : immunomarqueurs cellulaires non-spécifiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">EQU²ATION : Evaluation QUalitative et QUantitative des Agrégats hémocytaire chez les bivalves, vers une applicaTION en routine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Merant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Palos-Ladeiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque International Francophone en Environnement et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Colloque Immunité des Invertébrés IMMUNINV 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853544v1</w:t>
+                <w:t xml:space="preserve">ineris-01853161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EQU²ATION : Evaluation QUalitative et QUantitative des Agrégats hémocytaire chez les bivalves, vers une applicaTION en routine.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Influence de le contamination du milieu sur la réponse immunitaire et la résistance aux pathogènes de l'épinoche à trois épines, Gasterosteus aculeatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Immunité des Invertébrés IMMUNINV 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853161v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des facteurs saisonniers, morphologiques et des conditions d'élevage sur la réponse immunitaire de l'épinoche à trois-épines, Gasterosteus aculeatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.42</w:t>
@@ -8577,2019 +8577,2019 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de le contamination du milieu sur la réponse immunitaire et la résistance aux pathogènes de l'épinoche à trois épines, Gasterosteus aculeatus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Effect of the succession of endosulfan exposure and bacterial challenge on DNA integrity and non specific immunity of the three-spine stickleback, Gasterosteus aculeatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.34</w:t>
+              <w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853107v1</w:t>
+                <w:t xml:space="preserve">ineris-01863852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a combined chemical and biological stresses on fish immune system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The three spined-stickleback's digestive enzymes as new biomarkers in environmental monitoring: effect of cadmium and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854211v1</w:t>
+                <w:t xml:space="preserve">ineris-01854216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of environmental realistic concentrations of carbamazepine in a freshwater model ecosystem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of transgenic zebrafish models to study the endocrine effects of natural and synthetic progestins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+                <w:t xml:space="preserve">Clémentine Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">8. International symposium on fish endocrinology (8 ISFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Gothenburg, Sweden. pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854189v1</w:t>
+                <w:t xml:space="preserve">ineris-01853055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including different biological and space complexity scales in hazard assessment : a case study with diclofenac sodium PNEC derivation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+                <w:t xml:space="preserve">Effects of a combined chemical and biological stresses on fish immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854192v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The three spined-stickleback's digestive enzymes as new biomarkers in environmental monitoring: effect of cadmium and temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+                <w:t xml:space="preserve">Effects of environmental realistic concentrations of carbamazepine in a freshwater model ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854216v1</w:t>
+                <w:t xml:space="preserve">ineris-01854189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of transgenic zebrafish models to study the endocrine effects of natural and synthetic progestins</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Including different biological and space complexity scales in hazard assessment : a case study with diclofenac sodium PNEC derivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Kah</w:t>
+                <w:t xml:space="preserve">Alice James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International symposium on fish endocrinology (8 ISFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Gothenburg, Sweden. pp.104</w:t>
+              <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853055v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’un multistress (cadmium et température) sur la reproduction de l’épinoche à trois épines (Gasterosteus aculeatus)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Use of transgenic zebrafish models to study the endocrine effects of natural and synthetic progestins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Cano-Nicolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.11</w:t>
+              <w:t xml:space="preserve">International workshop "Endocrine disruptors effects on wildlife and human health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France. pp.119-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853047v1</w:t>
+                <w:t xml:space="preserve">ineris-01854107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of transgenic zebrafish models to study the endocrine effects of natural and synthetic progestins</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Influence of a multistress (cadmium and temperature) on the reproduction of the three-spined stickleback (Gasterosteus aculeatus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop "Endocrine disruptors effects on wildlife and human health"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France. pp.119-120</w:t>
+              <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854107v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a multistress (cadmium and temperature) on the reproduction of the three-spined stickleback (Gasterosteus aculeatus)</w:t>
+                <w:t xml:space="preserve">Influence d’un multistress (cadmium et température) sur la reproduction de l’épinoche à trois épines (Gasterosteus aculeatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dedourge-Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geffard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854213v1</w:t>
+                <w:t xml:space="preserve">ineris-01853047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-analytical strategy based on in vitro and in vivo bioassays for effect-based monitoring of bioactive organic chemicals in river sediments</w:t>
+                <w:t xml:space="preserve">Toward identification of fish specific estrogens through effect-directed analysis based on zebrafish in vitro and in vivo reporter gene assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manoj Sonavane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Feray</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference "Contaminated Sediments: Environmental Chemistry, Ecotoxicology and Engineering" (ContaSed 22015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01852918v1</w:t>
+                <w:t xml:space="preserve">ineris-01852939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward identification of fish specific estrogens through effect-directed analysis based on zebrafish in vitro and in vivo reporter gene assays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Development and validation of an OECD test guideline incorporating a transgenic fish model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.223</w:t>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852939v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of an OECD test guideline incorporating a transgenic fish model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Green</w:t>
+                <w:t xml:space="preserve">Top-down and bottom-up effects in a diclofenac contaminated model ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.52</w:t>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852936v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-down and bottom-up effects in a diclofenac contaminated model ecosystem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Daniele</w:t>
+                <w:t xml:space="preserve">A newly cyp11c1-GFP transgenic zebrafish model to study the expression and the perturbation of corticosteroidogenesis by endocrine active substances at early developmental stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852934v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A newly cyp11c1-GFP transgenic zebrafish model to study the expression and the perturbation of corticosteroidogenesis by endocrine active substances at early developmental stages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Garoche</w:t>
+                <w:t xml:space="preserve">Bio-analytical strategy based on in vitro and in vivo bioassays for effect-based monitoring of bioactive organic chemicals in river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Picot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+                <w:t xml:space="preserve">Christine Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.306</w:t>
+              <w:t xml:space="preserve">Conference "Contaminated Sediments: Environmental Chemistry, Ecotoxicology and Engineering" (ContaSed 22015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852944v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogenic activities in water and sediment from French rivers using zebrafish-based bioassays</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Ecotoxicological consequences of pharmaceutical facility discharges on wild fish : a french case of study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.362</w:t>
+              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01852359v1</w:t>
+                <w:t xml:space="preserve">ineris-01862415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicological consequences of pharmaceutical facility discharges on wild fish : a french case of study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Estrogenic activities in water and sediment from French rivers using zebrafish-based bioassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Sonavane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edith Chadili</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.21</w:t>
+              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862415v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of cyp19a1b-GFP zebrafish to assess the estrogenic activity of emerging pollutants, benzophenone derivatives (BPs)</w:t>
               </w:r>
@@ -10601,64 +10601,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Vosges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10857,90 +10857,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of diatrizoic acid on three-spined sticklebacks by LC-HRMS metabolomics,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fildier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lebeau-Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11008,64 +11008,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11276,51 +11276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04991258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turi&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Herv&#233; Lignot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.106972" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04604557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guirandy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107459" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnevalle-Normand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Allonier-Fernandes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120784" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bolzan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prygiel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30756-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04315890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Devergne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes8100523" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04227860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166326" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04161285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106608" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04208928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28462-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinfray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106166" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebeau-Roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonnefoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159801" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03563548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152148" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03824416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beaudouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Daniele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bado-Nilles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111812" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318331v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111407" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03362353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112580" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423291v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260354" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2020.108879" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106238" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319072v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134333" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318004v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Nott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ronkart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105499" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03034495v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105403" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-019-00670-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes M.I. Hani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.381" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.02.032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.04.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kerambrun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194932" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.07.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862938v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0166-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1677-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1699-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Fieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudoin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9541-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862524v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jolly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.05.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.06.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961775v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.055" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961901v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20203" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F52EAA8F05D8364F691D4AF552CBF89EF35ABE4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04029039v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Porcher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028142v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Iaria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devergne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028125v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04033637v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catteau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028102v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guirandy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubourg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turies" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988060v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988003v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03274367v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034766v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665001v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lebeau-Roche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniele" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fildier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefoy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Turies" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225129v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225130v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225132v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225052v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853353v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nott" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Queau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225037v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03224885v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerambrun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225036v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863852v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853544v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853161v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Foll" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos-Ladeiro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853109v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853107v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854211v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854189v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854192v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854216v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853055v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garoche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853047v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854107v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cano-Nicolau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854213v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852918v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852939v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Sonavane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852936v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Green" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852934v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulliet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniele" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852944v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852359v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862415v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970655v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cosnefroy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vosges" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816021v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608377v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joachim" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04991258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turi&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Herv&#233; Lignot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.106972" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04604557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guirandy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107459" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnevalle-Normand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Allonier-Fernandes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120784" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04227860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166326" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04161285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106608" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bolzan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prygiel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30756-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04315890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Devergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Collet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes8100523" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04208928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28462-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebeau-Roche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonnefoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159801" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841956v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinfray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106166" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03563548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152148" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03824416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111407" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03362353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112580" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423291v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dedourge-Geffard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260354" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2020.108879" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beaudouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Daniele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bado-Nilles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111812" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319072v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134333" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318315v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106238" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318004v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Nott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ronkart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105499" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03034495v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105403" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-019-00670-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes M.I. Hani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.381" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.02.032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767659v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.04.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kerambrun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194932" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044875v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.07.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854257v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1677-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863105v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1699-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356411v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Fieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudoin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9541-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862938v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0166-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862524v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jolly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.05.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.06.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961775v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.055" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961901v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cousin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20203" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F52EAA8F05D8364F691D4AF552CBF89EF35ABE4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028102v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Porcher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guirandy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubourg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turies" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988099v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Iaria" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devergne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04029039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028142v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028125v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04033637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catteau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988060v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988003v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665001v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lebeau-Roche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniele" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fildier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Turies" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273847v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03274367v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225130v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225129v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225132v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225052v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03224885v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerambrun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853205v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853353v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nott" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Queau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225037v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225036v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853544v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853161v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Foll" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos-Ladeiro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853107v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853109v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863852v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854216v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853055v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garoche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854211v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854189v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854192v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854107v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cano-Nicolau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854213v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853047v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852939v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Sonavane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852936v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Green" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852934v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulliet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniele" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852944v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feray" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862415v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852359v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970655v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cosnefroy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vosges" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816021v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608377v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joachim" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>