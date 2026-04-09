--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.69230769231px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril Voyant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Director of Research at the OIE Laboratory, Mines Paris - PSL (Sophia Antipolis). </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cyril-voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0242-7377</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161422802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning for wind speed forecasting: A scalable approach for data-scarce environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Green Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (3), pp.669-684. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15435075.2025.2574524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Coefficient of Variation: Assessing the Variability and Forecastability of Solar Irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Antonio Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.123913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term forecasting of energy production and consumption using extreme learning machine: A comprehensive MIMO based ELM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 410, pp.127599. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2026.127599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Feature Selection Techniques for Machine Learning-Based Solar Irradiation Forecasting to Facilitate the Sustainable Development of Photovoltaics: Application to Algerian Climatic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Benkaciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6400), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su17146400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mechanistic Dynamic Surrogate Framework for Personalized Radioactive Iodine Therapy in Metastatic Thyroid Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/precisoncol1010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICE k metrics: Unified and multidimensional framework for evaluating deterministic solar forecasting accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.104588. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2025.104588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Clinical Decision-Making in Radiotherapy: A Comparative Analysis of LQ and LQL Dose Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muraro Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodez Véronique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinpin Morgane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Modeling and Trends in RAI Therapy for Thyroid Cancer: A Field with Clinical Promise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26717/BJSTR.2025.62.009789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Trends to Insights: A Text Mining Analysis of Solar Energy Forecasting (2017–2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (19), pp.5231. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18195231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method for quickly estimating solar irradiance forecast errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.113821. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2025.113821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of Clearsky Model in Short-Term Solar Radiation Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 294, pp.113490. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2025.113490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Control of Tilted Solar Irradiance: A Systematic and Generalizable Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.125090. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.125090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying operational intra-day solar forecasts from ECMWF and NOAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Bright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236, pp.743-755. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2022.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electricity tariffs and energy management strategies on PV/Battery microgrid performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 199, pp.816-825. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2022.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the meta parameters on a model predictive algorithm for renewable micro-grid optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan-Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.102886. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2022.102886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ordinal variables to short-term global solar irradiation forecasting for sites with low variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem Gairaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Benkaciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawloud Guermoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, pp.890-902. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2021.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Comparison of Spatial Clustering for Solar Irradiance Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Almorox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (17), pp.8529. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12178529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global solar radiation prediction over North Dakota using air temperature: Development of novel hybrid intelligence model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ewees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Omran Al-Sulttani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ufuk Beyaztas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Majeed Hameed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.136-157. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2020.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo Based Solar Radiation Forecastability Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total solar irradiance's effect on the performance of empirical models for estimating global solar radiation: An empirical-based review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Almorox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjem Bailek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kuriqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Arnaldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 236, pp.121486. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of deterministic day-ahead forecasts of PV generation in PV + Storage operation for the Australian electricity market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Cirocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224, pp.672-684. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2021.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de performance des modèles large bande pour des conditions de ciel clair: cas de sud de l'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Benkaciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem Gairaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Energies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (2), pp.236-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newly Developed Integrative Bio-Inspired Artificial Intelligence Model for Wind Speed Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandeep Kaur Saggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeel Dodangeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.83347-83358. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2990439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation prediction intervals based on Box-Cox transformation and univariate representation of Periodic AutoRegressive model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Almorox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Mundher Yaseen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Antonanzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Badescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Antonanzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Badescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newly Developed Integrative Bio-Inspired Artificial Intelligence Model for Wind Speed Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandeep Kaur Saggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeel Dodangeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.83347-83358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between precision and resolution of a solar power forecasting algorithm for micro-grid optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (14), pp.3565. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13143565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Renewable Power Plant Sizing - Graphical Decision Tool, Sensitivity Analysis and Applications in Ajaccio and Tilos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 254 (113601), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation forecasting using artificial neural network an random forest methods: Application to normal beam, horizontal diffuse and global components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.871-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind, solar and battery micro-grid optimal sizing in Tilos Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Applied Energy Symposium and Forum, Renewable Energy Integration with Mini/Microgrids, REM 2018, 29–30 September 2018, Rhodes, Greece, 159, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2018.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a New Data Intelligence Model for Global Solar Radiation Prediction: Application of Multivariate Modeling Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Ebtehaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Heddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (7), pp.1365. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12071365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electrical energy situation of French islands and focus on the Corsican situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Chalvatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.1157-1165. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.12.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some applications of ANN to solar radiation estimation and forecasting for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9010209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective particle swarm optimal sizing of a renewable hybrid power plant with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.1156-1167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction intervals for global solar irradiation forecasting using regression trees methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.332-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation forecasting with machine learning and computational methods for 3 weather variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165-A, pp.620-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction bands for solar energy: New short-term time series forecasting techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.519-528. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation nowcasting by stochastic persistence: a new parsimonious, simple and efficient forecasting tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.343-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation prediction with machine learning: Forecasting models selection method depending on weather variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.620-629. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.09.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Autoregressive Forecasting of Global Solar Irradiation Without Knowledge-based Model Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan G de Gooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic autoregressive prediction of global radiation without knowledge- based model implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Gooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 174, pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent and stochastic character of renewable energy sources: consequences, cost of intermittence and benefit of forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.96-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power ramp-rate control algorithm with optimal state-of-charge reference via dynamic programming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.709-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning methods for solar radiation forecasting: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kalogirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.569-582. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in global radiation time series forecasting using machine learning: The multilayer perceptron case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.248-257. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.02.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layer Perceptron and Pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Short Synthesis Concerning Biological Effects and Equivalent Doses in Radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Julian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.39 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of air quality forecasting models using machine learning and clustering: an original approach to detect pollutant peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol and Air Quality Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.405-416. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4209/aaqr.2015.03.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Perceptron Approach for estimating 5-min and hourly horizontal global radiation from exogenous meteorological data in locations without solar measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.267-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting method for global radiation time series without training phase: comparison with other well-known prediction methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.196-208. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.12.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological time series forecasting based on MLP modelling using heterogeneous transfer functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3rd International Conference on Mathematical Modeling in Physical Sciences (IC-MSQUARE) Aug 2014 Madrid, 574 (1), pp.012064. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/574/1/012064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecastingin an insular context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.671-679. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2015.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous transfer functionsMultiLayer Perceptron (MLP) for meteorological time series forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecasting in an insular context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.446 - 457. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2014.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of 5-min time-step data of tilted solar global irradiation using ANN model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.374-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban ozone concentration forecasting with artificial neural network in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modelling in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series modeling and large scale global solar radiation forecasting from geostationary satellites data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical weather prediction or stochastic modeling: an objective criterion of choice for the global radiation forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Technology and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological time series forecasting with pruned multi-layer perceptron and 2-stage Levenberg-Marquardt method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects and equivalent doses in radiotherapy: a software solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Roustit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lantieri Marcovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports of Practical Oncology &amp; Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24-hours ahead global irradiation forecasting using Multi-Layer Perceptron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Randimbivololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian rules and stochastic models for high accuracy prediction of solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-horizon solar radiation forecasting for Mediterranean locations using time series models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methodology for hourly global radiation forecasting in Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2012.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV output power fluctuations smoothing: the MYRTE platform experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (19), pp.14015-14025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Weather Prediction (NWP) and hybrid ARMA/ANN model to predict global radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (1), pp.341-355. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2012.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetric uncertainties related to the elasticity of bladder and rectal walls: Adenocarcinoma of the prostate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lantieri Marcovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer/Radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.168-240. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canrad.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic potential of atmospheric neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Roustit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifer Tatje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports of Practical Oncology &amp; Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.111. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpor.2010.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an artificial neural network dedicated to the multivariate forecasting of daily global radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (1), pp.348-359. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2010.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of preprocessed daily solar radiation time series using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (12), pp.2146-2160. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2010.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre du contrôle de qualité d'une caméra TEMP-TDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.01.002. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2010.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of preprocessed daily solar radiation time series using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2010.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Check of Global Horizontal Irradiance Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Starozagorski Bani, Stara Zagora, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and Research Perspectives of Collective Photovoltaic Self-Consumption and Energy Communities: A New Solution to Favorize the Energy Transition in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolay Mihailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evstatiev Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Energy Efficiency and Agricultural Engineering (EEAE2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Starozagorski Bani, Stara Zagora, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrid Rule-Based Control Energy Management with Probabilistic Solar Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th Conference on Electrical Machines, Drives and Power Systems (ELMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sofia, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELMA65795.2025.11083483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Digital Decision-Support Tool for Personalized treatment of Metastatic Thyroid Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taïeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Cancer Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linear Quadratic Model: Theoretical Overview and Application Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th National Cancer and Radiotherapy Congress, Sousse, Tunisie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Solar Irradiance Forecasting: Using Complex-Valued Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Energy, Sustainability and Climate Crisis (ESCC 2024 at Corfu, Greece)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Corfu Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Integration of VMAT and 3DCRT in Breast Cancer Radiotherapy: Enhancing Therapeutic Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16 th Annual World Cancer Congress-2024, Dublin, Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of optimal energy management strategies in a microgrid using different energy pricing profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conf. Sustainable Development Energy Water &amp; Environment Systems (SDEWES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paphos (Cyprus), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Improvement in a PV/Battery Smart-grid by Integration of Solar Resource Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 8th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ruse, Bulgaria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEAE53789.2022.9831213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Energy Management Strategies in a Microgrid with Photovoltaic/Battery System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan-Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pigelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 17th Conference on Electrical Machines, Drives and Power Systems (ELMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Sofia, Bulgaria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELMA52514.2021.9503044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilos, an autonomous Greek island thanks to a PV/Wind/Zebra battery plant and a smart Energy Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 7th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Ruse, Bulgaria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEAE49144.2020.9279099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilos, an autonomous Greek island thanks to a PV/Wind/Zebra battery plant and a smart Energy Management System.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rousse, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of three components of solar irradiation for building applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulties of solar PV integration in island electrical networks – case study in the French islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning methods for solar irradiation forecasting: A comparison in a Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SWEDES Conf.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Methods for Solar Irradiation Forecasting: A Comparison in a Mediterranean Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy Engineering and Smart Grids ESG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing of a Renewable Hybrid Power Plant with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy Engineering and Smart Grids ESG’2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression trees and solar radiation forecasting: the boosting, bagging and ensemble learning cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Web Conf. on Forecasting – IWCF’2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Web, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind, solar and battery micro-grid optimal sizing in Tilos Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REM2018, Renewable Energy Integration with Mini/Microgrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the energy situation of French islands and focus on the Corsican situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Energy in European Islands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Particle Swarm optimal sizing of a renewable hybrid power plant with storage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SWEDES Conf.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded global irradiation prediction based on multilayer perceptron and time series formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sofia, Bulgaria. pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar potential for building integrated solar collectors: Application in Bulgaria, Romania & France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Rebillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Frunzulica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Int. Conf. Electrical, Machines, Drives and Power Systems (IEEE), ELMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTS, Jun 2017, Sofia, Bulgaria. pp.86-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman filtering and classical time series tools for global radiation prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy, Sustainability and Climate Change, IRCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global irradiation interval forecasts based on artificial neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International web conference on forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Giresun, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilos, the first autonomous renewable green island in Mediterranean: A Horizon 2020 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Int. Conf. Electrical, Machines, Drives and Power Systems (IEEE), ELMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria. pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar energy production: Short-term forecasting and risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management &amp; Control, MIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272152v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating short time solar irradiation on a tilted plane from horizontal one using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Energy Efficiency and Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rousse, Bulgaria. pp. 380-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On meteorological forecasts for energy management and large historical data: A first look</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality, ICREPQ'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF GLOBAL SOLAR RADIATION TYPICAL DAYS ON FORECASTING MODELS ERROR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Southern African Solar Energy Conference (SASEC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological time series forecasting based on MLP modelling using heterogeneous transfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematical Modeling in Physical Sciences 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de concentration horaire d'ozone et de PM10 avec des Réseaux de Neurones Artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Charmex SOP1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term solar irradiance and irradiation forecasts via different time series techniques: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Environment-Friendly Energies and Applications, EFEA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEAR SKY MODELS ASSESSMENT FOR AN OPERATIONAL PV PRODUCTION FORECASTING SOLUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. pp.5BV.4.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series modeling with pruned multi-layer perceptron and 2-stage damped least-squares method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Balu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematical Modeling in Physical Sciences, IC-MSQUARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBAN OZONE CONCENTRATION FORECASTING WITH ARTIFICIAL NEURAL NETWORK IN CORSICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Solutions for Energy and Environment. EENVIRO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Buchatrest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-horizon Irradiation Forecasting Using Time Series Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of 5-min solar global irradiation on tilted planes by ANN method in Bouzareah, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Call for Papers The first International Conference on Nanoelectronics, Communications and Renewable Energy (ICNCRE'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global radiation forecasting based on NWP or stochastic modeling: an objective criterion of choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Kahina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first International Conference on Nanoelectronics, Communications and Renewable Energy (ICNCRE'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOURLY GLOBAL RADIATION PREDICTION FROM GEOSTATIONARY SATELLITE DATAHOURLY GLOBAL RADIATION PREDICTION FROM GEOSTATIONARY SATELLITE DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollutants concentration forecasting in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd Charmex International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BAYESIAN MODEL COMMITTEE APPROACH TO FORECASTING GLOBAL SOLAR RADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WREF 2012 : World Renewable Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Denver, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an artificial neural network (ANN) dedicated to the daily global radiation and PV plant production forecasting using exogenous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and Exhibition / 5th World Conference on Photovoltaic Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain. pp.5022 - 5024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of exogenous data to improve an artificial neural network dedicated to daily global radiation forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictability of PV power grid performance on insular sites without weather stations: use of artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hamburg, Germany. pp.4141 - 4144, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/24thEUPVSEC2009-5BV.2.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Radiation Forecasting Using Ad-Hoc Time Series Preprocessing and Neural Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Computing (ICIC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Ulsan, North Korea. pp.898-907, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04070-2_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of Intermittent Solar Energy Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imene Yahyaoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Renewable Energies and Power Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science, pp.77-109, 2018, Advances in Renewable Energies and Power Technologies, 978-012-8131855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ANN methods for solar radiation estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Kahina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gayle Cain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks: New Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, Nova Science Publishers, 2016, Computer Science, Technology and Applications, 978-1-63485-964-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Consistent Multi-Input Multi-Output Multi-Horizon Extreme Learning Machines with Embedded Reconciliation for Multi-Source Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Magliaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Jheelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor augmented weather prediction at high resolution&amp;quot; [anr-21-ce04-0014-03]&amp;quot; project DMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bosseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Corse-Pascal-Paoli. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de séries temporelles de rayonnement solaire global et de production d'énergie photovoltaïque à partir de réseaux de neurones artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Pascal Paoli, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00635298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation numérique : de la prévision de l'irradiation solaire aux sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche d'information [cs.IR]. Université de Corse Pascal Paoli, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02146041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.69230769231px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril Voyant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Director of Research at the OIE Laboratory, Mines Paris - PSL (Sophia Antipolis). </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cyril-voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0242-7377</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161422802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tolerance-based framework for spatiotemporal forecast validation using the γ -index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijforecast.2026.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Coefficient of Variation: Assessing the Variability and Forecastability of Solar Irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Antonio Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.123913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term forecasting of energy production and consumption using extreme learning machine: A comprehensive MIMO based ELM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 410, pp.127599. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2026.127599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning for wind speed forecasting: A scalable approach for data-scarce environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Green Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (3), pp.669-684. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15435075.2025.2574524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et cancer de la thyroïde : demain, la fin des traitements standardisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella-Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire N’sondé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.uu3tqne6h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mechanistic Dynamic Surrogate Framework for Personalized Radioactive Iodine Therapy in Metastatic Thyroid Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/precisoncol1010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICE k metrics: Unified and multidimensional framework for evaluating deterministic solar forecasting accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.104588. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2025.104588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Clinical Decision-Making in Radiotherapy: A Comparative Analysis of LQ and LQL Dose Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muraro Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodez Véronique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinpin Morgane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Modeling and Trends in RAI Therapy for Thyroid Cancer: A Field with Clinical Promise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26717/BJSTR.2025.62.009789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Feature Selection Techniques for Machine Learning-Based Solar Irradiation Forecasting to Facilitate the Sustainable Development of Photovoltaics: Application to Algerian Climatic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Benkaciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6400), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su17146400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Trends to Insights: A Text Mining Analysis of Solar Energy Forecasting (2017–2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (19), pp.5231. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18195231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method for quickly estimating solar irradiance forecast errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.113821. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2025.113821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of Clearsky Model in Short-Term Solar Radiation Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 294, pp.113490. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2025.113490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Control of Tilted Solar Irradiance: A Systematic and Generalizable Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.125090. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.125090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying operational intra-day solar forecasts from ECMWF and NOAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Bright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236, pp.743-755. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2022.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electricity tariffs and energy management strategies on PV/Battery microgrid performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 199, pp.816-825. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2022.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the meta parameters on a model predictive algorithm for renewable micro-grid optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan-Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.102886. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2022.102886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ordinal variables to short-term global solar irradiation forecasting for sites with low variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem Gairaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Benkaciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawloud Guermoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, pp.890-902. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2021.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Comparison of Spatial Clustering for Solar Irradiance Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Almorox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (17), pp.8529. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12178529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo Based Solar Radiation Forecastability Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global solar radiation prediction over North Dakota using air temperature: Development of novel hybrid intelligence model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ewees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Omran Al-Sulttani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ufuk Beyaztas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Majeed Hameed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.136-157. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2020.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total solar irradiance's effect on the performance of empirical models for estimating global solar radiation: An empirical-based review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Almorox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjem Bailek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kuriqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Arnaldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 236, pp.121486. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of deterministic day-ahead forecasts of PV generation in PV + Storage operation for the Australian electricity market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Cirocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224, pp.672-684. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2021.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newly Developed Integrative Bio-Inspired Artificial Intelligence Model for Wind Speed Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandeep Kaur Saggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeel Dodangeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.83347-83358. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2990439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation prediction intervals based on Box-Cox transformation and univariate representation of Periodic AutoRegressive model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Almorox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Mundher Yaseen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Antonanzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Badescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Antonanzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Badescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de performance des modèles large bande pour des conditions de ciel clair: cas de sud de l'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Benkaciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem Gairaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Energies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (2), pp.236-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newly Developed Integrative Bio-Inspired Artificial Intelligence Model for Wind Speed Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandeep Kaur Saggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeel Dodangeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.83347-83358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between precision and resolution of a solar power forecasting algorithm for micro-grid optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (14), pp.3565. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13143565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Renewable Power Plant Sizing - Graphical Decision Tool, Sensitivity Analysis and Applications in Ajaccio and Tilos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 254 (113601), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation forecasting using artificial neural network an random forest methods: Application to normal beam, horizontal diffuse and global components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.871-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind, solar and battery micro-grid optimal sizing in Tilos Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Applied Energy Symposium and Forum, Renewable Energy Integration with Mini/Microgrids, REM 2018, 29–30 September 2018, Rhodes, Greece, 159, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2018.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a New Data Intelligence Model for Global Solar Radiation Prediction: Application of Multivariate Modeling Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Ebtehaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Heddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (7), pp.1365. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12071365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electrical energy situation of French islands and focus on the Corsican situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Chalvatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.1157-1165. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.12.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some applications of ANN to solar radiation estimation and forecasting for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9010209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective particle swarm optimal sizing of a renewable hybrid power plant with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.1156-1167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation forecasting with machine learning and computational methods for 3 weather variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165-A, pp.620-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction bands for solar energy: New short-term time series forecasting techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.519-528. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation nowcasting by stochastic persistence: a new parsimonious, simple and efficient forecasting tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.343-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation prediction with machine learning: Forecasting models selection method depending on weather variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.620-629. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.09.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction intervals for global solar irradiation forecasting using regression trees methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.332-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic autoregressive prediction of global radiation without knowledge- based model implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Gooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 174, pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Autoregressive Forecasting of Global Solar Irradiation Without Knowledge-based Model Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan G de Gooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent and stochastic character of renewable energy sources: consequences, cost of intermittence and benefit of forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.96-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power ramp-rate control algorithm with optimal state-of-charge reference via dynamic programming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.709-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning methods for solar radiation forecasting: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kalogirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.569-582. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in global radiation time series forecasting using machine learning: The multilayer perceptron case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.248-257. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.02.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layer Perceptron and Pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Short Synthesis Concerning Biological Effects and Equivalent Doses in Radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Julian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.39 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of air quality forecasting models using machine learning and clustering: an original approach to detect pollutant peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol and Air Quality Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.405-416. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4209/aaqr.2015.03.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting method for global radiation time series without training phase: comparison with other well-known prediction methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.196-208. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.12.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Perceptron Approach for estimating 5-min and hourly horizontal global radiation from exogenous meteorological data in locations without solar measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.267-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.671-679. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2015.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological time series forecasting based on MLP modelling using heterogeneous transfer functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3rd International Conference on Mathematical Modeling in Physical Sciences (IC-MSQUARE) Aug 2014 Madrid, 574 (1), pp.012064. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/574/1/012064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecasting in an insular context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.446 - 457. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2014.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous transfer functionsMultiLayer Perceptron (MLP) for meteorological time series forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of 5-min time-step data of tilted solar global irradiation using ANN model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.374-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban ozone concentration forecasting with artificial neural network in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modelling in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series modeling and large scale global solar radiation forecasting from geostationary satellites data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical weather prediction or stochastic modeling: an objective criterion of choice for the global radiation forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Technology and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological time series forecasting with pruned multi-layer perceptron and 2-stage Levenberg-Marquardt method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian rules and stochastic models for high accuracy prediction of solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-horizon solar radiation forecasting for Mediterranean locations using time series models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24-hours ahead global irradiation forecasting using Multi-Layer Perceptron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Randimbivololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects and equivalent doses in radiotherapy: a software solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Roustit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lantieri Marcovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports of Practical Oncology &amp; Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methodology for hourly global radiation forecasting in Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2012.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV output power fluctuations smoothing: the MYRTE platform experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (19), pp.14015-14025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Weather Prediction (NWP) and hybrid ARMA/ANN model to predict global radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (1), pp.341-355. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2012.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetric uncertainties related to the elasticity of bladder and rectal walls: Adenocarcinoma of the prostate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lantieri Marcovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer/Radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.168-240. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canrad.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic potential of atmospheric neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Roustit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifer Tatje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports of Practical Oncology &amp; Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.111. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpor.2010.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an artificial neural network dedicated to the multivariate forecasting of daily global radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (1), pp.348-359. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2010.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of preprocessed daily solar radiation time series using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (12), pp.2146-2160. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2010.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre du contrôle de qualité d'une caméra TEMP-TDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.01.002. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2010.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of preprocessed daily solar radiation time series using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2010.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Check of Global Horizontal Irradiance Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Starozagorski Bani, Stara Zagora, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and Research Perspectives of Collective Photovoltaic Self-Consumption and Energy Communities: A New Solution to Favorize the Energy Transition in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolay Mihailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evstatiev Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Energy Efficiency and Agricultural Engineering (EEAE2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Starozagorski Bani, Stara Zagora, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrid Rule-Based Control Energy Management with Probabilistic Solar Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th Conference on Electrical Machines, Drives and Power Systems (ELMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sofia, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELMA65795.2025.11083483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Digital Decision-Support Tool for Personalized treatment of Metastatic Thyroid Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taïeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Cancer Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linear Quadratic Model: Theoretical Overview and Application Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th National Cancer and Radiotherapy Congress, Sousse, Tunisie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Solar Irradiance Forecasting: Using Complex-Valued Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Energy, Sustainability and Climate Crisis (ESCC 2024 at Corfu, Greece)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Corfu Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Integration of VMAT and 3DCRT in Breast Cancer Radiotherapy: Enhancing Therapeutic Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16 th Annual World Cancer Congress-2024, Dublin, Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of optimal energy management strategies in a microgrid using different energy pricing profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conf. Sustainable Development Energy Water &amp; Environment Systems (SDEWES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paphos (Cyprus), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Improvement in a PV/Battery Smart-grid by Integration of Solar Resource Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 8th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ruse, Bulgaria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEAE53789.2022.9831213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Energy Management Strategies in a Microgrid with Photovoltaic/Battery System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan-Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pigelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 17th Conference on Electrical Machines, Drives and Power Systems (ELMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Sofia, Bulgaria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELMA52514.2021.9503044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilos, an autonomous Greek island thanks to a PV/Wind/Zebra battery plant and a smart Energy Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 7th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Ruse, Bulgaria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEAE49144.2020.9279099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilos, an autonomous Greek island thanks to a PV/Wind/Zebra battery plant and a smart Energy Management System.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rousse, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of three components of solar irradiation for building applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulties of solar PV integration in island electrical networks – case study in the French islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing of a Renewable Hybrid Power Plant with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy Engineering and Smart Grids ESG’2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning methods for solar irradiation forecasting: A comparison in a Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SWEDES Conf.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Methods for Solar Irradiation Forecasting: A Comparison in a Mediterranean Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy Engineering and Smart Grids ESG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression trees and solar radiation forecasting: the boosting, bagging and ensemble learning cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Web Conf. on Forecasting – IWCF’2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Web, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind, solar and battery micro-grid optimal sizing in Tilos Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REM2018, Renewable Energy Integration with Mini/Microgrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the energy situation of French islands and focus on the Corsican situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Energy in European Islands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Particle Swarm optimal sizing of a renewable hybrid power plant with storage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SWEDES Conf.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded global irradiation prediction based on multilayer perceptron and time series formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sofia, Bulgaria. pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar potential for building integrated solar collectors: Application in Bulgaria, Romania & France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Rebillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Frunzulica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Int. Conf. Electrical, Machines, Drives and Power Systems (IEEE), ELMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTS, Jun 2017, Sofia, Bulgaria. pp.86-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global irradiation interval forecasts based on artificial neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International web conference on forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Giresun, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman filtering and classical time series tools for global radiation prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy, Sustainability and Climate Change, IRCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilos, the first autonomous renewable green island in Mediterranean: A Horizon 2020 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Int. Conf. Electrical, Machines, Drives and Power Systems (IEEE), ELMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria. pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar energy production: Short-term forecasting and risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management &amp; Control, MIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272152v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating short time solar irradiation on a tilted plane from horizontal one using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Energy Efficiency and Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rousse, Bulgaria. pp. 380-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On meteorological forecasts for energy management and large historical data: A first look</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality, ICREPQ'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF GLOBAL SOLAR RADIATION TYPICAL DAYS ON FORECASTING MODELS ERROR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Southern African Solar Energy Conference (SASEC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological time series forecasting based on MLP modelling using heterogeneous transfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematical Modeling in Physical Sciences 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de concentration horaire d'ozone et de PM10 avec des Réseaux de Neurones Artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Charmex SOP1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term solar irradiance and irradiation forecasts via different time series techniques: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Environment-Friendly Energies and Applications, EFEA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEAR SKY MODELS ASSESSMENT FOR AN OPERATIONAL PV PRODUCTION FORECASTING SOLUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. pp.5BV.4.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series modeling with pruned multi-layer perceptron and 2-stage damped least-squares method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Balu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematical Modeling in Physical Sciences, IC-MSQUARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBAN OZONE CONCENTRATION FORECASTING WITH ARTIFICIAL NEURAL NETWORK IN CORSICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Solutions for Energy and Environment. EENVIRO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Buchatrest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-horizon Irradiation Forecasting Using Time Series Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of 5-min solar global irradiation on tilted planes by ANN method in Bouzareah, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Call for Papers The first International Conference on Nanoelectronics, Communications and Renewable Energy (ICNCRE'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global radiation forecasting based on NWP or stochastic modeling: an objective criterion of choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Kahina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first International Conference on Nanoelectronics, Communications and Renewable Energy (ICNCRE'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOURLY GLOBAL RADIATION PREDICTION FROM GEOSTATIONARY SATELLITE DATAHOURLY GLOBAL RADIATION PREDICTION FROM GEOSTATIONARY SATELLITE DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollutants concentration forecasting in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd Charmex International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BAYESIAN MODEL COMMITTEE APPROACH TO FORECASTING GLOBAL SOLAR RADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WREF 2012 : World Renewable Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Denver, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an artificial neural network (ANN) dedicated to the daily global radiation and PV plant production forecasting using exogenous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and Exhibition / 5th World Conference on Photovoltaic Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain. pp.5022 - 5024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of exogenous data to improve an artificial neural network dedicated to daily global radiation forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictability of PV power grid performance on insular sites without weather stations: use of artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hamburg, Germany. pp.4141 - 4144, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/24thEUPVSEC2009-5BV.2.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Radiation Forecasting Using Ad-Hoc Time Series Preprocessing and Neural Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Computing (ICIC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Ulsan, North Korea. pp.898-907, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04070-2_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of Intermittent Solar Energy Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imene Yahyaoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Renewable Energies and Power Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science, pp.77-109, 2018, Advances in Renewable Energies and Power Technologies, 978-012-8131855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ANN methods for solar radiation estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Kahina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gayle Cain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks: New Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, Nova Science Publishers, 2016, Computer Science, Technology and Applications, 978-1-63485-964-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Consistent Multi-Input Multi-Output Multi-Horizon Extreme Learning Machines with Embedded Reconciliation for Multi-Source Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Magliaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Jheelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor augmented weather prediction at high resolution&amp;quot; [anr-21-ce04-0014-03]&amp;quot; project DMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bosseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Corse-Pascal-Paoli. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de séries temporelles de rayonnement solaire global et de production d'énergie photovoltaïque à partir de réseaux de neurones artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Pascal Paoli, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00635298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation numérique : de la prévision de l'irradiation solaire aux sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche d'information [cs.IR]. Université de Corse Pascal Paoli, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02146041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CE954AC"/>
+    <w:nsid w:val="891EC860"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-voyant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0242-7377" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161422802" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312472v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2025.2574524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168419v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Julien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123913" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asloune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127599" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Benkaciali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17146400" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fusella Giuntini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taieb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbolosi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/precisoncol1010002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104588" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115204v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Daniel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muraro St&#233;phane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodez V&#233;ronique" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinpin Morgane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2025.62.009789" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18195231" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05220664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Le Gal La Salle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113821" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05016612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113490" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.125090" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bright" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.03.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996023v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Faggianelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Notton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Duchaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voyant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.09.042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan-Antone Faggianelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2022.102886" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Gairaa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Benkaciali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawloud Guermoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03996010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Almorox" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12178529" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Tao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ewees" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Omran Al-Sulttani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Beyaztas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Majeed Hameed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.11.033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162966v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjem Bailek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Kuriqi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Arnaldo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121486" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cirocco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.06.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053216v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Salih" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Kaur Saggi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeel Dodangeh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2990439" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent Duchaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Mundher Yaseen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073399v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041890v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143565" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449473v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113601" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449215v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Benali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouilloy Alexis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Dizene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.12.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Ebtehaj" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Heddam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071365" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449268v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chalvatzis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.12.090" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9010209" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449217v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741926v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Motte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nivet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01736518v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.03.049" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783937v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041776v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.09.116" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872340v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G de Gooijer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Gooijer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759732v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759746v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01426321v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalogirou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.095" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.02.098" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591425v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511504v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Julian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243171v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wani W. Tamas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0193" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Dahmani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voyant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423959v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.12.118" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041989v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012064" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099211v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462672v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.07.089" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180041v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099161v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Nivet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paoli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Muselli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Notton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060219v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062312v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932955v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934872v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020794v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853583v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Roustit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Biffi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lantieri Marcovici" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770249v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Randimbivololona" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862981v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darras" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846823v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750486v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.049" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801625v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Hoguet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657635v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583222v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leschi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Briancon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2010.12.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557272v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifer Tatje" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpor.2010.11.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556471v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2010.10.032" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537178v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2010.08.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QW8745-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458358v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2010.01.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304810v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304827v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Mihailov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evstatiev Boris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187440v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Antone Faggianelli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELMA65795.2025.11083483" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001759v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ta&#239;eb" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04926459v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04926470v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04926465v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642912v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouedraogo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996047v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEAE53789.2022.9831213" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996050v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pigelet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELMA52514.2021.9503044" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996053v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEAE49144.2020.9279099" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03046036v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454115v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454123v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454079v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635190v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03045893v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454092v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03045912v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759942v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454069v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635218v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591615v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Rebillout" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Damian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Frunzulica" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635209v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635195v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591625v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01272152v3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaxel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.790" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243206v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01093635v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984948v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062345v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01068569v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870092v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liandrat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;bastien" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmutz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850687v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Balu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830375v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846839v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848841v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848844v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmani Kahina" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865919v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763976v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Savelli" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682217v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ma&#239;mouna Diagne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591306v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485887v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442312v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-5BV.2.35" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438781v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04070-2_95" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759851v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591551v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360624v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magliaro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Jheelan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737267v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosseur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635298v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02146041v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-voyant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0242-7377" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161422802" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571016v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2026.03.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123913" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asloune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127599" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312472v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2025.2574524" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taieb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbolosi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fusella-Giuntini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire N&#8217;sond&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.uu3tqne6h" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fusella Giuntini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/precisoncol1010002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104588" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muraro St&#233;phane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodez V&#233;ronique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinpin Morgane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2025.62.009789" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Benkaciali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17146400" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18195231" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05220664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Le Gal La Salle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113821" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05016612v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113490" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.125090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bright" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.03.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Faggianelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Notton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Duchaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voyant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.09.042" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan-Antone Faggianelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2022.102886" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Gairaa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Benkaciali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawloud Guermoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03996010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Almorox" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12178529" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162966v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Tao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ewees" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Omran Al-Sulttani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Beyaztas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Majeed Hameed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.11.033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjem Bailek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Kuriqi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Arnaldo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121486" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996042v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cirocco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.06.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053216v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Salih" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Kaur Saggi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeel Dodangeh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2990439" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent Duchaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Mundher Yaseen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073399v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996054v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143565" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113601" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Benali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouilloy Alexis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Dizene" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.12.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996062v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Ebtehaj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Heddam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071365" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chalvatzis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.12.090" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449272v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9010209" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449217v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Motte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01736518v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.03.049" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783937v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041776v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.09.116" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741926v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nivet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449163v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Gooijer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872340v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G de Gooijer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759732v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759746v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01426321v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalogirou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.095" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470994v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.02.098" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511504v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Julian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243171v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wani W. Tamas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0193" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423959v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.12.118" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291893v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Dahmani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voyant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462672v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.07.089" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041989v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012064" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101564v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099161v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Nivet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paoli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Muselli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Notton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060219v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062312v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020794v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862981v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846823v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770249v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Randimbivololona" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853583v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Roustit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Biffi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lantieri Marcovici" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750486v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.049" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801625v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Hoguet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657635v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583222v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leschi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Briancon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2010.12.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557272v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifer Tatje" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpor.2010.11.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556471v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2010.10.032" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537178v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2010.08.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QW8745-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458358v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2010.01.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522627v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304810v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304827v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Mihailov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evstatiev Boris" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187440v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Antone Faggianelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELMA65795.2025.11083483" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001759v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ta&#239;eb" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04926459v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04926470v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04926465v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642912v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouedraogo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEAE53789.2022.9831213" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996050v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pigelet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELMA52514.2021.9503044" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996053v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEAE49144.2020.9279099" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03046036v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454115v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454123v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03045893v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454079v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635190v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454092v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03045912v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759942v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454069v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635218v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591615v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Rebillout" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Damian" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Frunzulica" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635195v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635209v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591625v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01272152v3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaxel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.790" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243206v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01093635v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099487v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984948v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062345v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01068569v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870092v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liandrat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;bastien" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmutz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850687v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Balu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830375v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846839v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848841v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848844v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmani Kahina" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865919v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763976v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Savelli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682217v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ma&#239;mouna Diagne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591306v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485887v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442312v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-5BV.2.35" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438781v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04070-2_95" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759851v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591551v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360624v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magliaro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Jheelan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737267v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosseur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635298v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02146041v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>