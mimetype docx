--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.69230769231px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril Voyant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Director of Research at the OIE Laboratory, Mines Paris - PSL (Sophia Antipolis). </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cyril-voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0242-7377</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161422802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tolerance-based framework for spatiotemporal forecast validation using the γ -index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijforecast.2026.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Coefficient of Variation: Assessing the Variability and Forecastability of Solar Irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Antonio Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.123913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term forecasting of energy production and consumption using extreme learning machine: A comprehensive MIMO based ELM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 410, pp.127599. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2026.127599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning for wind speed forecasting: A scalable approach for data-scarce environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Green Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (3), pp.669-684. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15435075.2025.2574524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et cancer de la thyroïde : demain, la fin des traitements standardisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella-Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire N’sondé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.uu3tqne6h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mechanistic Dynamic Surrogate Framework for Personalized Radioactive Iodine Therapy in Metastatic Thyroid Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/precisoncol1010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICE k metrics: Unified and multidimensional framework for evaluating deterministic solar forecasting accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.104588. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2025.104588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Clinical Decision-Making in Radiotherapy: A Comparative Analysis of LQ and LQL Dose Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muraro Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodez Véronique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinpin Morgane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Modeling and Trends in RAI Therapy for Thyroid Cancer: A Field with Clinical Promise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26717/BJSTR.2025.62.009789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Feature Selection Techniques for Machine Learning-Based Solar Irradiation Forecasting to Facilitate the Sustainable Development of Photovoltaics: Application to Algerian Climatic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Benkaciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6400), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su17146400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Trends to Insights: A Text Mining Analysis of Solar Energy Forecasting (2017–2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (19), pp.5231. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18195231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method for quickly estimating solar irradiance forecast errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.113821. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2025.113821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of Clearsky Model in Short-Term Solar Radiation Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 294, pp.113490. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2025.113490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Control of Tilted Solar Irradiance: A Systematic and Generalizable Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.125090. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.125090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying operational intra-day solar forecasts from ECMWF and NOAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Bright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236, pp.743-755. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2022.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electricity tariffs and energy management strategies on PV/Battery microgrid performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 199, pp.816-825. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2022.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the meta parameters on a model predictive algorithm for renewable micro-grid optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan-Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.102886. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2022.102886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ordinal variables to short-term global solar irradiation forecasting for sites with low variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem Gairaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Benkaciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawloud Guermoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, pp.890-902. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2021.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Comparison of Spatial Clustering for Solar Irradiance Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Almorox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (17), pp.8529. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12178529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo Based Solar Radiation Forecastability Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global solar radiation prediction over North Dakota using air temperature: Development of novel hybrid intelligence model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ewees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Omran Al-Sulttani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ufuk Beyaztas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Majeed Hameed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.136-157. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2020.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total solar irradiance's effect on the performance of empirical models for estimating global solar radiation: An empirical-based review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Almorox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjem Bailek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kuriqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Arnaldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 236, pp.121486. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of deterministic day-ahead forecasts of PV generation in PV + Storage operation for the Australian electricity market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Cirocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224, pp.672-684. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2021.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newly Developed Integrative Bio-Inspired Artificial Intelligence Model for Wind Speed Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandeep Kaur Saggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeel Dodangeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.83347-83358. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2990439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation prediction intervals based on Box-Cox transformation and univariate representation of Periodic AutoRegressive model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Almorox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Mundher Yaseen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Antonanzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Badescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Antonanzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Badescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de performance des modèles large bande pour des conditions de ciel clair: cas de sud de l'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Benkaciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem Gairaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Energies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (2), pp.236-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newly Developed Integrative Bio-Inspired Artificial Intelligence Model for Wind Speed Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandeep Kaur Saggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeel Dodangeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.83347-83358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between precision and resolution of a solar power forecasting algorithm for micro-grid optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (14), pp.3565. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13143565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Renewable Power Plant Sizing - Graphical Decision Tool, Sensitivity Analysis and Applications in Ajaccio and Tilos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 254 (113601), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation forecasting using artificial neural network an random forest methods: Application to normal beam, horizontal diffuse and global components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.871-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind, solar and battery micro-grid optimal sizing in Tilos Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Applied Energy Symposium and Forum, Renewable Energy Integration with Mini/Microgrids, REM 2018, 29–30 September 2018, Rhodes, Greece, 159, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2018.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a New Data Intelligence Model for Global Solar Radiation Prediction: Application of Multivariate Modeling Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Ebtehaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Heddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (7), pp.1365. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12071365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electrical energy situation of French islands and focus on the Corsican situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Chalvatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.1157-1165. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.12.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some applications of ANN to solar radiation estimation and forecasting for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9010209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective particle swarm optimal sizing of a renewable hybrid power plant with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.1156-1167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation forecasting with machine learning and computational methods for 3 weather variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165-A, pp.620-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction bands for solar energy: New short-term time series forecasting techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.519-528. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation nowcasting by stochastic persistence: a new parsimonious, simple and efficient forecasting tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.343-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation prediction with machine learning: Forecasting models selection method depending on weather variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.620-629. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.09.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction intervals for global solar irradiation forecasting using regression trees methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.332-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic autoregressive prediction of global radiation without knowledge- based model implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Gooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 174, pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Autoregressive Forecasting of Global Solar Irradiation Without Knowledge-based Model Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan G de Gooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent and stochastic character of renewable energy sources: consequences, cost of intermittence and benefit of forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.96-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power ramp-rate control algorithm with optimal state-of-charge reference via dynamic programming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.709-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning methods for solar radiation forecasting: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kalogirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.569-582. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in global radiation time series forecasting using machine learning: The multilayer perceptron case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.248-257. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.02.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layer Perceptron and Pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Short Synthesis Concerning Biological Effects and Equivalent Doses in Radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Julian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.39 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of air quality forecasting models using machine learning and clustering: an original approach to detect pollutant peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol and Air Quality Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.405-416. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4209/aaqr.2015.03.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting method for global radiation time series without training phase: comparison with other well-known prediction methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.196-208. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.12.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Perceptron Approach for estimating 5-min and hourly horizontal global radiation from exogenous meteorological data in locations without solar measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.267-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.671-679. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2015.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological time series forecasting based on MLP modelling using heterogeneous transfer functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3rd International Conference on Mathematical Modeling in Physical Sciences (IC-MSQUARE) Aug 2014 Madrid, 574 (1), pp.012064. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/574/1/012064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecasting in an insular context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.446 - 457. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2014.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous transfer functionsMultiLayer Perceptron (MLP) for meteorological time series forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of 5-min time-step data of tilted solar global irradiation using ANN model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.374-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban ozone concentration forecasting with artificial neural network in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modelling in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series modeling and large scale global solar radiation forecasting from geostationary satellites data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical weather prediction or stochastic modeling: an objective criterion of choice for the global radiation forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Technology and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological time series forecasting with pruned multi-layer perceptron and 2-stage Levenberg-Marquardt method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian rules and stochastic models for high accuracy prediction of solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-horizon solar radiation forecasting for Mediterranean locations using time series models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24-hours ahead global irradiation forecasting using Multi-Layer Perceptron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Randimbivololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects and equivalent doses in radiotherapy: a software solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Roustit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lantieri Marcovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports of Practical Oncology &amp; Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methodology for hourly global radiation forecasting in Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2012.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV output power fluctuations smoothing: the MYRTE platform experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (19), pp.14015-14025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Weather Prediction (NWP) and hybrid ARMA/ANN model to predict global radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (1), pp.341-355. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2012.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetric uncertainties related to the elasticity of bladder and rectal walls: Adenocarcinoma of the prostate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lantieri Marcovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer/Radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.168-240. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canrad.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic potential of atmospheric neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Roustit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifer Tatje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports of Practical Oncology &amp; Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.111. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpor.2010.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an artificial neural network dedicated to the multivariate forecasting of daily global radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (1), pp.348-359. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2010.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of preprocessed daily solar radiation time series using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (12), pp.2146-2160. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2010.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre du contrôle de qualité d'une caméra TEMP-TDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.01.002. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2010.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of preprocessed daily solar radiation time series using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2010.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Check of Global Horizontal Irradiance Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Starozagorski Bani, Stara Zagora, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and Research Perspectives of Collective Photovoltaic Self-Consumption and Energy Communities: A New Solution to Favorize the Energy Transition in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolay Mihailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evstatiev Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Energy Efficiency and Agricultural Engineering (EEAE2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Starozagorski Bani, Stara Zagora, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrid Rule-Based Control Energy Management with Probabilistic Solar Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th Conference on Electrical Machines, Drives and Power Systems (ELMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sofia, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELMA65795.2025.11083483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Digital Decision-Support Tool for Personalized treatment of Metastatic Thyroid Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taïeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Cancer Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linear Quadratic Model: Theoretical Overview and Application Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th National Cancer and Radiotherapy Congress, Sousse, Tunisie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Solar Irradiance Forecasting: Using Complex-Valued Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Energy, Sustainability and Climate Crisis (ESCC 2024 at Corfu, Greece)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Corfu Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Integration of VMAT and 3DCRT in Breast Cancer Radiotherapy: Enhancing Therapeutic Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16 th Annual World Cancer Congress-2024, Dublin, Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of optimal energy management strategies in a microgrid using different energy pricing profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conf. Sustainable Development Energy Water &amp; Environment Systems (SDEWES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paphos (Cyprus), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Improvement in a PV/Battery Smart-grid by Integration of Solar Resource Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 8th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ruse, Bulgaria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEAE53789.2022.9831213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Energy Management Strategies in a Microgrid with Photovoltaic/Battery System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan-Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pigelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 17th Conference on Electrical Machines, Drives and Power Systems (ELMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Sofia, Bulgaria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELMA52514.2021.9503044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilos, an autonomous Greek island thanks to a PV/Wind/Zebra battery plant and a smart Energy Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 7th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Ruse, Bulgaria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEAE49144.2020.9279099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilos, an autonomous Greek island thanks to a PV/Wind/Zebra battery plant and a smart Energy Management System.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rousse, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of three components of solar irradiation for building applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulties of solar PV integration in island electrical networks – case study in the French islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing of a Renewable Hybrid Power Plant with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy Engineering and Smart Grids ESG’2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning methods for solar irradiation forecasting: A comparison in a Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SWEDES Conf.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Methods for Solar Irradiation Forecasting: A Comparison in a Mediterranean Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy Engineering and Smart Grids ESG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression trees and solar radiation forecasting: the boosting, bagging and ensemble learning cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Web Conf. on Forecasting – IWCF’2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Web, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind, solar and battery micro-grid optimal sizing in Tilos Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REM2018, Renewable Energy Integration with Mini/Microgrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the energy situation of French islands and focus on the Corsican situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Energy in European Islands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Particle Swarm optimal sizing of a renewable hybrid power plant with storage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SWEDES Conf.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded global irradiation prediction based on multilayer perceptron and time series formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sofia, Bulgaria. pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar potential for building integrated solar collectors: Application in Bulgaria, Romania & France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Rebillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Frunzulica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Int. Conf. Electrical, Machines, Drives and Power Systems (IEEE), ELMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTS, Jun 2017, Sofia, Bulgaria. pp.86-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global irradiation interval forecasts based on artificial neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International web conference on forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Giresun, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman filtering and classical time series tools for global radiation prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy, Sustainability and Climate Change, IRCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilos, the first autonomous renewable green island in Mediterranean: A Horizon 2020 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Int. Conf. Electrical, Machines, Drives and Power Systems (IEEE), ELMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria. pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar energy production: Short-term forecasting and risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management &amp; Control, MIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272152v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating short time solar irradiation on a tilted plane from horizontal one using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Energy Efficiency and Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rousse, Bulgaria. pp. 380-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On meteorological forecasts for energy management and large historical data: A first look</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality, ICREPQ'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF GLOBAL SOLAR RADIATION TYPICAL DAYS ON FORECASTING MODELS ERROR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Southern African Solar Energy Conference (SASEC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological time series forecasting based on MLP modelling using heterogeneous transfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematical Modeling in Physical Sciences 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de concentration horaire d'ozone et de PM10 avec des Réseaux de Neurones Artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Charmex SOP1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term solar irradiance and irradiation forecasts via different time series techniques: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Environment-Friendly Energies and Applications, EFEA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEAR SKY MODELS ASSESSMENT FOR AN OPERATIONAL PV PRODUCTION FORECASTING SOLUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. pp.5BV.4.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series modeling with pruned multi-layer perceptron and 2-stage damped least-squares method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Balu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematical Modeling in Physical Sciences, IC-MSQUARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBAN OZONE CONCENTRATION FORECASTING WITH ARTIFICIAL NEURAL NETWORK IN CORSICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Solutions for Energy and Environment. EENVIRO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Buchatrest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-horizon Irradiation Forecasting Using Time Series Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of 5-min solar global irradiation on tilted planes by ANN method in Bouzareah, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Call for Papers The first International Conference on Nanoelectronics, Communications and Renewable Energy (ICNCRE'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global radiation forecasting based on NWP or stochastic modeling: an objective criterion of choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Kahina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first International Conference on Nanoelectronics, Communications and Renewable Energy (ICNCRE'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOURLY GLOBAL RADIATION PREDICTION FROM GEOSTATIONARY SATELLITE DATAHOURLY GLOBAL RADIATION PREDICTION FROM GEOSTATIONARY SATELLITE DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollutants concentration forecasting in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd Charmex International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BAYESIAN MODEL COMMITTEE APPROACH TO FORECASTING GLOBAL SOLAR RADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WREF 2012 : World Renewable Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Denver, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an artificial neural network (ANN) dedicated to the daily global radiation and PV plant production forecasting using exogenous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and Exhibition / 5th World Conference on Photovoltaic Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain. pp.5022 - 5024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of exogenous data to improve an artificial neural network dedicated to daily global radiation forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictability of PV power grid performance on insular sites without weather stations: use of artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hamburg, Germany. pp.4141 - 4144, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/24thEUPVSEC2009-5BV.2.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Radiation Forecasting Using Ad-Hoc Time Series Preprocessing and Neural Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Computing (ICIC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Ulsan, North Korea. pp.898-907, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04070-2_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of Intermittent Solar Energy Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imene Yahyaoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Renewable Energies and Power Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science, pp.77-109, 2018, Advances in Renewable Energies and Power Technologies, 978-012-8131855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ANN methods for solar radiation estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Kahina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gayle Cain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks: New Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, Nova Science Publishers, 2016, Computer Science, Technology and Applications, 978-1-63485-964-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Consistent Multi-Input Multi-Output Multi-Horizon Extreme Learning Machines with Embedded Reconciliation for Multi-Source Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Magliaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Jheelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor augmented weather prediction at high resolution&amp;quot; [anr-21-ce04-0014-03]&amp;quot; project DMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bosseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Corse-Pascal-Paoli. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de séries temporelles de rayonnement solaire global et de production d'énergie photovoltaïque à partir de réseaux de neurones artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Pascal Paoli, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00635298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation numérique : de la prévision de l'irradiation solaire aux sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche d'information [cs.IR]. Université de Corse Pascal Paoli, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02146041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.69230769231px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril Voyant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Director of Research at the OIE Laboratory, Mines Paris - PSL (Sophia Antipolis). </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cyril-voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0242-7377</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161422802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning for wind speed forecasting: A scalable approach for data-scarce environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Green Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (3), pp.669-684. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15435075.2025.2574524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term forecasting of energy production and consumption using extreme learning machine: A comprehensive MIMO based ELM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 410, pp.127599. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2026.127599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tolerance-based framework for spatiotemporal forecast validation using the γ -index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijforecast.2026.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Coefficient of Variation: Assessing the Variability and Forecastability of Solar Irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Antonio Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.123913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et cancer de la thyroïde : demain, la fin des traitements standardisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella-Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire N’sondé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.uu3tqne6h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and forecasting of the diffuse fraction of solar irradiance using a hybrid stacking model in Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Harrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjem Bailek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Zerouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanene Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-49910-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Feature Selection Techniques for Machine Learning-Based Solar Irradiation Forecasting to Facilitate the Sustainable Development of Photovoltaics: Application to Algerian Climatic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Benkaciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6400), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su17146400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICE k metrics: Unified and multidimensional framework for evaluating deterministic solar forecasting accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.104588. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2025.104588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Clinical Decision-Making in Radiotherapy: A Comparative Analysis of LQ and LQL Dose Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muraro Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodez Véronique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinpin Morgane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Modeling and Trends in RAI Therapy for Thyroid Cancer: A Field with Clinical Promise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26717/BJSTR.2025.62.009789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mechanistic Dynamic Surrogate Framework for Personalized Radioactive Iodine Therapy in Metastatic Thyroid Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/precisoncol1010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method for quickly estimating solar irradiance forecast errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.113821. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2025.113821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Trends to Insights: A Text Mining Analysis of Solar Energy Forecasting (2017–2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (19), pp.5231. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18195231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of Clearsky Model in Short-Term Solar Radiation Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 294, pp.113490. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2025.113490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Control of Tilted Solar Irradiance: A Systematic and Generalizable Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.125090. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.125090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electricity tariffs and energy management strategies on PV/Battery microgrid performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 199, pp.816-825. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2022.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the meta parameters on a model predictive algorithm for renewable micro-grid optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan-Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.102886. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2022.102886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ordinal variables to short-term global solar irradiation forecasting for sites with low variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem Gairaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Benkaciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawloud Guermoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, pp.890-902. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2021.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying operational intra-day solar forecasts from ECMWF and NOAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Bright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236, pp.743-755. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2022.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Comparison of Spatial Clustering for Solar Irradiance Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Almorox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (17), pp.8529. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12178529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global solar radiation prediction over North Dakota using air temperature: Development of novel hybrid intelligence model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ewees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Omran Al-Sulttani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ufuk Beyaztas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Majeed Hameed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.136-157. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2020.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo Based Solar Radiation Forecastability Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of deterministic day-ahead forecasts of PV generation in PV + Storage operation for the Australian electricity market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Cirocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224, pp.672-684. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2021.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total solar irradiance's effect on the performance of empirical models for estimating global solar radiation: An empirical-based review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Almorox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjem Bailek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kuriqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Arnaldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 236, pp.121486. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de performance des modèles large bande pour des conditions de ciel clair: cas de sud de l'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Benkaciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem Gairaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Energies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (2), pp.236-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation prediction intervals based on Box-Cox transformation and univariate representation of Periodic AutoRegressive model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Almorox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Mundher Yaseen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Antonanzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Badescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Antonanzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Badescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newly Developed Integrative Bio-Inspired Artificial Intelligence Model for Wind Speed Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandeep Kaur Saggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeel Dodangeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.83347-83358. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2990439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newly Developed Integrative Bio-Inspired Artificial Intelligence Model for Wind Speed Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandeep Kaur Saggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeel Dodangeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.83347-83358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between precision and resolution of a solar power forecasting algorithm for micro-grid optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (14), pp.3565. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13143565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a New Data Intelligence Model for Global Solar Radiation Prediction: Application of Multivariate Modeling Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Ebtehaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Heddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (7), pp.1365. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12071365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind, solar and battery micro-grid optimal sizing in Tilos Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Applied Energy Symposium and Forum, Renewable Energy Integration with Mini/Microgrids, REM 2018, 29–30 September 2018, Rhodes, Greece, 159, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2018.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electrical energy situation of French islands and focus on the Corsican situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Chalvatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.1157-1165. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.12.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation forecasting using artificial neural network an random forest methods: Application to normal beam, horizontal diffuse and global components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.871-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Renewable Power Plant Sizing - Graphical Decision Tool, Sensitivity Analysis and Applications in Ajaccio and Tilos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 254 (113601), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some applications of ANN to solar radiation estimation and forecasting for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9010209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective particle swarm optimal sizing of a renewable hybrid power plant with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.1156-1167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction intervals for global solar irradiation forecasting using regression trees methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.332-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation prediction with machine learning: Forecasting models selection method depending on weather variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.620-629. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.09.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation forecasting with machine learning and computational methods for 3 weather variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165-A, pp.620-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation nowcasting by stochastic persistence: a new parsimonious, simple and efficient forecasting tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.343-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction bands for solar energy: New short-term time series forecasting techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.519-528. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Autoregressive Forecasting of Global Solar Irradiation Without Knowledge-based Model Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan G de Gooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic autoregressive prediction of global radiation without knowledge- based model implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Gooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 174, pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power ramp-rate control algorithm with optimal state-of-charge reference via dynamic programming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.709-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent and stochastic character of renewable energy sources: consequences, cost of intermittence and benefit of forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.96-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in global radiation time series forecasting using machine learning: The multilayer perceptron case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.248-257. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.02.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning methods for solar radiation forecasting: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kalogirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.569-582. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layer Perceptron and Pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Short Synthesis Concerning Biological Effects and Equivalent Doses in Radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Julian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.39 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of air quality forecasting models using machine learning and clustering: an original approach to detect pollutant peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol and Air Quality Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.405-416. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4209/aaqr.2015.03.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting method for global radiation time series without training phase: comparison with other well-known prediction methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.196-208. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.12.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Perceptron Approach for estimating 5-min and hourly horizontal global radiation from exogenous meteorological data in locations without solar measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.267-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological time series forecasting based on MLP modelling using heterogeneous transfer functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3rd International Conference on Mathematical Modeling in Physical Sciences (IC-MSQUARE) Aug 2014 Madrid, 574 (1), pp.012064. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/574/1/012064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.671-679. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2015.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecasting in an insular context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.446 - 457. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2014.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous transfer functionsMultiLayer Perceptron (MLP) for meteorological time series forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series modeling and large scale global solar radiation forecasting from geostationary satellites data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban ozone concentration forecasting with artificial neural network in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modelling in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of 5-min time-step data of tilted solar global irradiation using ANN model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.374-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical weather prediction or stochastic modeling: an objective criterion of choice for the global radiation forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Technology and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological time series forecasting with pruned multi-layer perceptron and 2-stage Levenberg-Marquardt method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24-hours ahead global irradiation forecasting using Multi-Layer Perceptron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Randimbivololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects and equivalent doses in radiotherapy: a software solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Roustit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lantieri Marcovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports of Practical Oncology &amp; Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-horizon solar radiation forecasting for Mediterranean locations using time series models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian rules and stochastic models for high accuracy prediction of solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methodology for hourly global radiation forecasting in Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2012.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV output power fluctuations smoothing: the MYRTE platform experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (19), pp.14015-14025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Weather Prediction (NWP) and hybrid ARMA/ANN model to predict global radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (1), pp.341-355. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2012.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetric uncertainties related to the elasticity of bladder and rectal walls: Adenocarcinoma of the prostate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lantieri Marcovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer/Radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.168-240. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canrad.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic potential of atmospheric neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Roustit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifer Tatje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports of Practical Oncology &amp; Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.111. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpor.2010.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an artificial neural network dedicated to the multivariate forecasting of daily global radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (1), pp.348-359. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2010.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre du contrôle de qualité d'une caméra TEMP-TDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.01.002. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2010.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of preprocessed daily solar radiation time series using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (12), pp.2146-2160. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2010.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of preprocessed daily solar radiation time series using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2010.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Check of Global Horizontal Irradiance Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Starozagorski Bani, Stara Zagora, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and Research Perspectives of Collective Photovoltaic Self-Consumption and Energy Communities: A New Solution to Favorize the Energy Transition in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolay Mihailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evstatiev Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Energy Efficiency and Agricultural Engineering (EEAE2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Starozagorski Bani, Stara Zagora, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrid Rule-Based Control Energy Management with Probabilistic Solar Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th Conference on Electrical Machines, Drives and Power Systems (ELMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sofia, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELMA65795.2025.11083483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Digital Decision-Support Tool for Personalized treatment of Metastatic Thyroid Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taïeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Cancer Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linear Quadratic Model: Theoretical Overview and Application Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th National Cancer and Radiotherapy Congress, Sousse, Tunisie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Solar Irradiance Forecasting: Using Complex-Valued Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Energy, Sustainability and Climate Crisis (ESCC 2024 at Corfu, Greece)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Corfu Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Integration of VMAT and 3DCRT in Breast Cancer Radiotherapy: Enhancing Therapeutic Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16 th Annual World Cancer Congress-2024, Dublin, Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of optimal energy management strategies in a microgrid using different energy pricing profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conf. Sustainable Development Energy Water &amp; Environment Systems (SDEWES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paphos (Cyprus), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Improvement in a PV/Battery Smart-grid by Integration of Solar Resource Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 8th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ruse, Bulgaria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEAE53789.2022.9831213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Energy Management Strategies in a Microgrid with Photovoltaic/Battery System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan-Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pigelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 17th Conference on Electrical Machines, Drives and Power Systems (ELMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Sofia, Bulgaria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELMA52514.2021.9503044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilos, an autonomous Greek island thanks to a PV/Wind/Zebra battery plant and a smart Energy Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 7th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Ruse, Bulgaria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEAE49144.2020.9279099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilos, an autonomous Greek island thanks to a PV/Wind/Zebra battery plant and a smart Energy Management System.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rousse, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of three components of solar irradiation for building applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulties of solar PV integration in island electrical networks – case study in the French islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning methods for solar irradiation forecasting: A comparison in a Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SWEDES Conf.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Methods for Solar Irradiation Forecasting: A Comparison in a Mediterranean Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy Engineering and Smart Grids ESG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing of a Renewable Hybrid Power Plant with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy Engineering and Smart Grids ESG’2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression trees and solar radiation forecasting: the boosting, bagging and ensemble learning cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Web Conf. on Forecasting – IWCF’2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Web, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind, solar and battery micro-grid optimal sizing in Tilos Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REM2018, Renewable Energy Integration with Mini/Microgrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the energy situation of French islands and focus on the Corsican situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Energy in European Islands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Particle Swarm optimal sizing of a renewable hybrid power plant with storage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SWEDES Conf.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded global irradiation prediction based on multilayer perceptron and time series formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sofia, Bulgaria. pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar potential for building integrated solar collectors: Application in Bulgaria, Romania & France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Rebillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Frunzulica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Int. Conf. Electrical, Machines, Drives and Power Systems (IEEE), ELMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTS, Jun 2017, Sofia, Bulgaria. pp.86-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global irradiation interval forecasts based on artificial neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International web conference on forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Giresun, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman filtering and classical time series tools for global radiation prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy, Sustainability and Climate Change, IRCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilos, the first autonomous renewable green island in Mediterranean: A Horizon 2020 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Int. Conf. Electrical, Machines, Drives and Power Systems (IEEE), ELMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria. pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar energy production: Short-term forecasting and risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management &amp; Control, MIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272152v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On meteorological forecasts for energy management and large historical data: A first look</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality, ICREPQ'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating short time solar irradiation on a tilted plane from horizontal one using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Energy Efficiency and Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rousse, Bulgaria. pp. 380-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF GLOBAL SOLAR RADIATION TYPICAL DAYS ON FORECASTING MODELS ERROR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Southern African Solar Energy Conference (SASEC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological time series forecasting based on MLP modelling using heterogeneous transfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematical Modeling in Physical Sciences 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de concentration horaire d'ozone et de PM10 avec des Réseaux de Neurones Artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Charmex SOP1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term solar irradiance and irradiation forecasts via different time series techniques: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Environment-Friendly Energies and Applications, EFEA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEAR SKY MODELS ASSESSMENT FOR AN OPERATIONAL PV PRODUCTION FORECASTING SOLUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. pp.5BV.4.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series modeling with pruned multi-layer perceptron and 2-stage damped least-squares method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Balu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematical Modeling in Physical Sciences, IC-MSQUARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBAN OZONE CONCENTRATION FORECASTING WITH ARTIFICIAL NEURAL NETWORK IN CORSICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Solutions for Energy and Environment. EENVIRO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Buchatrest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of 5-min solar global irradiation on tilted planes by ANN method in Bouzareah, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Call for Papers The first International Conference on Nanoelectronics, Communications and Renewable Energy (ICNCRE'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-horizon Irradiation Forecasting Using Time Series Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global radiation forecasting based on NWP or stochastic modeling: an objective criterion of choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Kahina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first International Conference on Nanoelectronics, Communications and Renewable Energy (ICNCRE'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOURLY GLOBAL RADIATION PREDICTION FROM GEOSTATIONARY SATELLITE DATAHOURLY GLOBAL RADIATION PREDICTION FROM GEOSTATIONARY SATELLITE DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollutants concentration forecasting in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd Charmex International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BAYESIAN MODEL COMMITTEE APPROACH TO FORECASTING GLOBAL SOLAR RADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WREF 2012 : World Renewable Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Denver, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an artificial neural network (ANN) dedicated to the daily global radiation and PV plant production forecasting using exogenous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and Exhibition / 5th World Conference on Photovoltaic Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain. pp.5022 - 5024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of exogenous data to improve an artificial neural network dedicated to daily global radiation forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictability of PV power grid performance on insular sites without weather stations: use of artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hamburg, Germany. pp.4141 - 4144, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/24thEUPVSEC2009-5BV.2.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Radiation Forecasting Using Ad-Hoc Time Series Preprocessing and Neural Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Computing (ICIC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Ulsan, North Korea. pp.898-907, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04070-2_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of Intermittent Solar Energy Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imene Yahyaoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Renewable Energies and Power Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science, pp.77-109, 2018, Advances in Renewable Energies and Power Technologies, 978-012-8131855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ANN methods for solar radiation estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Kahina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gayle Cain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks: New Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, Nova Science Publishers, 2016, Computer Science, Technology and Applications, 978-1-63485-964-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Consistent Multi-Input Multi-Output Multi-Horizon Extreme Learning Machines with Embedded Reconciliation for Multi-Source Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Magliaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Jheelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor augmented weather prediction at high resolution&amp;quot; [anr-21-ce04-0014-03]&amp;quot; project DMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bosseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Corse-Pascal-Paoli. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de séries temporelles de rayonnement solaire global et de production d'énergie photovoltaïque à partir de réseaux de neurones artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Pascal Paoli, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00635298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation numérique : de la prévision de l'irradiation solaire aux sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche d'information [cs.IR]. Université de Corse Pascal Paoli, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02146041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="891EC860"/>
+    <w:nsid w:val="9D1144E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-voyant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0242-7377" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161422802" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571016v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2026.03.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123913" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asloune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127599" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312472v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2025.2574524" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taieb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbolosi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fusella-Giuntini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire N&#8217;sond&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.uu3tqne6h" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fusella Giuntini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/precisoncol1010002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104588" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muraro St&#233;phane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodez V&#233;ronique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinpin Morgane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2025.62.009789" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Benkaciali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17146400" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18195231" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05220664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Le Gal La Salle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113821" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05016612v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113490" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.125090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bright" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.03.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Faggianelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Notton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Duchaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voyant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.09.042" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan-Antone Faggianelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2022.102886" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Gairaa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Benkaciali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawloud Guermoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03996010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Almorox" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12178529" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162966v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Tao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ewees" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Omran Al-Sulttani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Beyaztas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Majeed Hameed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.11.033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjem Bailek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Kuriqi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Arnaldo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121486" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996042v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cirocco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.06.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053216v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Salih" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Kaur Saggi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeel Dodangeh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2990439" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent Duchaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Mundher Yaseen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073399v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996054v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143565" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113601" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Benali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouilloy Alexis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Dizene" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.12.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996062v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Ebtehaj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Heddam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071365" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chalvatzis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.12.090" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449272v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9010209" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449217v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Motte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01736518v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.03.049" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783937v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041776v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.09.116" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741926v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nivet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449163v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Gooijer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872340v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G de Gooijer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759732v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759746v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01426321v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalogirou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.095" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470994v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.02.098" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511504v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Julian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243171v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wani W. Tamas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0193" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423959v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.12.118" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291893v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Dahmani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voyant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462672v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.07.089" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041989v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012064" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101564v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099161v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Nivet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paoli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Muselli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Notton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060219v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062312v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020794v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862981v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846823v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770249v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Randimbivololona" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853583v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Roustit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Biffi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lantieri Marcovici" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750486v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.049" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801625v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Hoguet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657635v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583222v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leschi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Briancon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2010.12.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557272v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifer Tatje" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpor.2010.11.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556471v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2010.10.032" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537178v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2010.08.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QW8745-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458358v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2010.01.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522627v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304810v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304827v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Mihailov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evstatiev Boris" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187440v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Antone Faggianelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELMA65795.2025.11083483" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001759v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ta&#239;eb" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04926459v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04926470v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04926465v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642912v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouedraogo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEAE53789.2022.9831213" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996050v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pigelet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELMA52514.2021.9503044" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996053v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEAE49144.2020.9279099" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03046036v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454115v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454123v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03045893v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454079v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635190v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454092v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03045912v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759942v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454069v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635218v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591615v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Rebillout" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Damian" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Frunzulica" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635195v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635209v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591625v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01272152v3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaxel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.790" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243206v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01093635v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099487v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984948v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062345v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01068569v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870092v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liandrat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;bastien" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmutz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850687v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Balu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830375v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846839v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848841v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848844v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmani Kahina" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865919v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763976v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Savelli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682217v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ma&#239;mouna Diagne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591306v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485887v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442312v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-5BV.2.35" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438781v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04070-2_95" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759851v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591551v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360624v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magliaro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Jheelan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737267v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosseur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635298v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02146041v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-voyant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0242-7377" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161422802" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312472v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2025.2574524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asloune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2026.03.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Julien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123913" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taieb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbolosi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fusella-Giuntini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire N&#8217;sond&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.uu3tqne6h" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Harrouch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjem Bailek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Zerouali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Abidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Guesmi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-49910-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Benkaciali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17146400" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104588" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Daniel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muraro St&#233;phane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodez V&#233;ronique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinpin Morgane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410326v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fusella Giuntini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2025.62.009789" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/precisoncol1010002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05220664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Le Gal La Salle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113821" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18195231" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05016612v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113490" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.125090" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Faggianelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Notton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Duchaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voyant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.09.042" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan-Antone Faggianelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2022.102886" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Gairaa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Benkaciali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawloud Guermoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bright" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.03.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03996010v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Almorox" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12178529" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Tao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ewees" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Omran Al-Sulttani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Beyaztas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Majeed Hameed" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.11.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cirocco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.06.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Kuriqi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Arnaldo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121486" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041977v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent Duchaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Mundher Yaseen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073399v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053216v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Salih" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Kaur Saggi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeel Dodangeh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2990439" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996054v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041890v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143565" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996062v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Ebtehaj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Heddam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071365" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouilloy Alexis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.12.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449268v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chalvatzis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.12.090" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449215v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Benali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Dizene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449473v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113601" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9010209" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449217v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741926v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Motte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nivet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041776v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.09.116" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449204v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783937v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01736518v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.03.049" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G de Gooijer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449163v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Gooijer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759746v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470994v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.02.098" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01426321v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalogirou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.095" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591425v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511504v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Julian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243171v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wani W. Tamas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0193" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423959v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.12.118" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291893v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Dahmani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voyant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041989v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012064" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.07.089" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180041v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101564v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099161v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Nivet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paoli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Muselli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Notton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932955v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062312v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060219v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934872v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020794v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770249v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Randimbivololona" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853583v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Roustit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Biffi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lantieri Marcovici" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846823v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862981v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darras" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.049" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801625v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Hoguet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657635v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583222v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leschi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Briancon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2010.12.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557272v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifer Tatje" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpor.2010.11.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556471v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2010.10.032" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458358v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2010.01.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2010.08.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QW8745-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522627v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304810v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304827v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Mihailov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evstatiev Boris" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187440v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Antone Faggianelli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELMA65795.2025.11083483" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001759v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ta&#239;eb" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04926459v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04926470v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04926465v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642912v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouedraogo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996047v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEAE53789.2022.9831213" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996050v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pigelet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELMA52514.2021.9503044" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996053v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEAE49144.2020.9279099" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03046036v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454115v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454123v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454079v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635190v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03045893v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454092v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03045912v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759942v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454069v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635218v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591615v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Rebillout" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Damian" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Frunzulica" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635195v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635209v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591625v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01272152v3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaxel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.790" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01093635v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243206v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099487v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984948v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062345v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01068569v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870092v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liandrat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;bastien" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmutz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850687v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Balu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830375v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848841v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846839v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848844v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmani Kahina" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865919v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763976v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Savelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682217v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ma&#239;mouna Diagne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591306v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485887v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442312v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-5BV.2.35" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438781v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04070-2_95" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759851v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591551v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360624v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magliaro" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Jheelan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737267v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosseur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635298v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02146041v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>