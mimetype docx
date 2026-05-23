--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.69230769231px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril Voyant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Director of Research at the OIE Laboratory, Mines Paris - PSL (Sophia Antipolis). </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cyril-voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0242-7377</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161422802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning for wind speed forecasting: A scalable approach for data-scarce environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Green Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (3), pp.669-684. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15435075.2025.2574524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term forecasting of energy production and consumption using extreme learning machine: A comprehensive MIMO based ELM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 410, pp.127599. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2026.127599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tolerance-based framework for spatiotemporal forecast validation using the γ -index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijforecast.2026.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Coefficient of Variation: Assessing the Variability and Forecastability of Solar Irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Antonio Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.123913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et cancer de la thyroïde : demain, la fin des traitements standardisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella-Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire N’sondé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.uu3tqne6h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and forecasting of the diffuse fraction of solar irradiance using a hybrid stacking model in Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Harrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjem Bailek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Zerouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanene Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-49910-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Feature Selection Techniques for Machine Learning-Based Solar Irradiation Forecasting to Facilitate the Sustainable Development of Photovoltaics: Application to Algerian Climatic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Benkaciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6400), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su17146400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICE k metrics: Unified and multidimensional framework for evaluating deterministic solar forecasting accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.104588. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2025.104588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Clinical Decision-Making in Radiotherapy: A Comparative Analysis of LQ and LQL Dose Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muraro Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodez Véronique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinpin Morgane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Modeling and Trends in RAI Therapy for Thyroid Cancer: A Field with Clinical Promise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26717/BJSTR.2025.62.009789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mechanistic Dynamic Surrogate Framework for Personalized Radioactive Iodine Therapy in Metastatic Thyroid Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/precisoncol1010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method for quickly estimating solar irradiance forecast errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.113821. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2025.113821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Trends to Insights: A Text Mining Analysis of Solar Energy Forecasting (2017–2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (19), pp.5231. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18195231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of Clearsky Model in Short-Term Solar Radiation Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 294, pp.113490. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2025.113490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Control of Tilted Solar Irradiance: A Systematic and Generalizable Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.125090. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.125090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electricity tariffs and energy management strategies on PV/Battery microgrid performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 199, pp.816-825. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2022.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the meta parameters on a model predictive algorithm for renewable micro-grid optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan-Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.102886. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2022.102886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ordinal variables to short-term global solar irradiation forecasting for sites with low variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem Gairaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Benkaciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawloud Guermoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, pp.890-902. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2021.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying operational intra-day solar forecasts from ECMWF and NOAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Bright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236, pp.743-755. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2022.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Comparison of Spatial Clustering for Solar Irradiance Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Almorox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (17), pp.8529. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12178529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global solar radiation prediction over North Dakota using air temperature: Development of novel hybrid intelligence model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ewees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Omran Al-Sulttani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ufuk Beyaztas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Majeed Hameed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.136-157. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2020.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo Based Solar Radiation Forecastability Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of deterministic day-ahead forecasts of PV generation in PV + Storage operation for the Australian electricity market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Cirocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224, pp.672-684. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2021.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total solar irradiance's effect on the performance of empirical models for estimating global solar radiation: An empirical-based review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Almorox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjem Bailek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kuriqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Arnaldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 236, pp.121486. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de performance des modèles large bande pour des conditions de ciel clair: cas de sud de l'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Benkaciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem Gairaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Energies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (2), pp.236-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation prediction intervals based on Box-Cox transformation and univariate representation of Periodic AutoRegressive model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Almorox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Mundher Yaseen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Antonanzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Badescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Antonanzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Badescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newly Developed Integrative Bio-Inspired Artificial Intelligence Model for Wind Speed Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandeep Kaur Saggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeel Dodangeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.83347-83358. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2990439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newly Developed Integrative Bio-Inspired Artificial Intelligence Model for Wind Speed Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandeep Kaur Saggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeel Dodangeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.83347-83358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between precision and resolution of a solar power forecasting algorithm for micro-grid optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (14), pp.3565. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13143565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a New Data Intelligence Model for Global Solar Radiation Prediction: Application of Multivariate Modeling Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Ebtehaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Heddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (7), pp.1365. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12071365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind, solar and battery micro-grid optimal sizing in Tilos Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Applied Energy Symposium and Forum, Renewable Energy Integration with Mini/Microgrids, REM 2018, 29–30 September 2018, Rhodes, Greece, 159, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2018.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electrical energy situation of French islands and focus on the Corsican situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Chalvatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.1157-1165. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.12.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation forecasting using artificial neural network an random forest methods: Application to normal beam, horizontal diffuse and global components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.871-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Renewable Power Plant Sizing - Graphical Decision Tool, Sensitivity Analysis and Applications in Ajaccio and Tilos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 254 (113601), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some applications of ANN to solar radiation estimation and forecasting for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9010209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective particle swarm optimal sizing of a renewable hybrid power plant with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.1156-1167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction intervals for global solar irradiation forecasting using regression trees methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.332-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation prediction with machine learning: Forecasting models selection method depending on weather variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.620-629. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.09.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation forecasting with machine learning and computational methods for 3 weather variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165-A, pp.620-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation nowcasting by stochastic persistence: a new parsimonious, simple and efficient forecasting tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.343-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction bands for solar energy: New short-term time series forecasting techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.519-528. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Autoregressive Forecasting of Global Solar Irradiation Without Knowledge-based Model Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan G de Gooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic autoregressive prediction of global radiation without knowledge- based model implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Gooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 174, pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power ramp-rate control algorithm with optimal state-of-charge reference via dynamic programming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.709-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent and stochastic character of renewable energy sources: consequences, cost of intermittence and benefit of forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.96-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in global radiation time series forecasting using machine learning: The multilayer perceptron case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.248-257. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.02.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning methods for solar radiation forecasting: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kalogirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.569-582. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layer Perceptron and Pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Short Synthesis Concerning Biological Effects and Equivalent Doses in Radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Julian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.39 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of air quality forecasting models using machine learning and clustering: an original approach to detect pollutant peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol and Air Quality Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.405-416. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4209/aaqr.2015.03.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting method for global radiation time series without training phase: comparison with other well-known prediction methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.196-208. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.12.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Perceptron Approach for estimating 5-min and hourly horizontal global radiation from exogenous meteorological data in locations without solar measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.267-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological time series forecasting based on MLP modelling using heterogeneous transfer functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3rd International Conference on Mathematical Modeling in Physical Sciences (IC-MSQUARE) Aug 2014 Madrid, 574 (1), pp.012064. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/574/1/012064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.671-679. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2015.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecasting in an insular context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.446 - 457. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2014.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous transfer functionsMultiLayer Perceptron (MLP) for meteorological time series forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series modeling and large scale global solar radiation forecasting from geostationary satellites data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban ozone concentration forecasting with artificial neural network in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modelling in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of 5-min time-step data of tilted solar global irradiation using ANN model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.374-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical weather prediction or stochastic modeling: an objective criterion of choice for the global radiation forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Technology and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological time series forecasting with pruned multi-layer perceptron and 2-stage Levenberg-Marquardt method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24-hours ahead global irradiation forecasting using Multi-Layer Perceptron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Randimbivololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects and equivalent doses in radiotherapy: a software solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Roustit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lantieri Marcovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports of Practical Oncology &amp; Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-horizon solar radiation forecasting for Mediterranean locations using time series models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian rules and stochastic models for high accuracy prediction of solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methodology for hourly global radiation forecasting in Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2012.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV output power fluctuations smoothing: the MYRTE platform experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (19), pp.14015-14025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Weather Prediction (NWP) and hybrid ARMA/ANN model to predict global radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (1), pp.341-355. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2012.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetric uncertainties related to the elasticity of bladder and rectal walls: Adenocarcinoma of the prostate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lantieri Marcovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer/Radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.168-240. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canrad.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic potential of atmospheric neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Roustit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifer Tatje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports of Practical Oncology &amp; Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.111. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpor.2010.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an artificial neural network dedicated to the multivariate forecasting of daily global radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (1), pp.348-359. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2010.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre du contrôle de qualité d'une caméra TEMP-TDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.01.002. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2010.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of preprocessed daily solar radiation time series using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (12), pp.2146-2160. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2010.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of preprocessed daily solar radiation time series using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2010.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Check of Global Horizontal Irradiance Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Starozagorski Bani, Stara Zagora, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and Research Perspectives of Collective Photovoltaic Self-Consumption and Energy Communities: A New Solution to Favorize the Energy Transition in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolay Mihailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evstatiev Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Energy Efficiency and Agricultural Engineering (EEAE2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Starozagorski Bani, Stara Zagora, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrid Rule-Based Control Energy Management with Probabilistic Solar Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th Conference on Electrical Machines, Drives and Power Systems (ELMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sofia, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELMA65795.2025.11083483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Digital Decision-Support Tool for Personalized treatment of Metastatic Thyroid Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taïeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Cancer Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linear Quadratic Model: Theoretical Overview and Application Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th National Cancer and Radiotherapy Congress, Sousse, Tunisie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Solar Irradiance Forecasting: Using Complex-Valued Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Energy, Sustainability and Climate Crisis (ESCC 2024 at Corfu, Greece)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Corfu Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Integration of VMAT and 3DCRT in Breast Cancer Radiotherapy: Enhancing Therapeutic Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16 th Annual World Cancer Congress-2024, Dublin, Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of optimal energy management strategies in a microgrid using different energy pricing profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conf. Sustainable Development Energy Water &amp; Environment Systems (SDEWES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paphos (Cyprus), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Improvement in a PV/Battery Smart-grid by Integration of Solar Resource Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 8th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ruse, Bulgaria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEAE53789.2022.9831213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Energy Management Strategies in a Microgrid with Photovoltaic/Battery System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan-Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pigelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 17th Conference on Electrical Machines, Drives and Power Systems (ELMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Sofia, Bulgaria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELMA52514.2021.9503044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilos, an autonomous Greek island thanks to a PV/Wind/Zebra battery plant and a smart Energy Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 7th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Ruse, Bulgaria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEAE49144.2020.9279099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilos, an autonomous Greek island thanks to a PV/Wind/Zebra battery plant and a smart Energy Management System.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rousse, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of three components of solar irradiation for building applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulties of solar PV integration in island electrical networks – case study in the French islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning methods for solar irradiation forecasting: A comparison in a Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SWEDES Conf.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Methods for Solar Irradiation Forecasting: A Comparison in a Mediterranean Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy Engineering and Smart Grids ESG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing of a Renewable Hybrid Power Plant with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy Engineering and Smart Grids ESG’2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression trees and solar radiation forecasting: the boosting, bagging and ensemble learning cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Web Conf. on Forecasting – IWCF’2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Web, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind, solar and battery micro-grid optimal sizing in Tilos Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REM2018, Renewable Energy Integration with Mini/Microgrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the energy situation of French islands and focus on the Corsican situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Energy in European Islands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Particle Swarm optimal sizing of a renewable hybrid power plant with storage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SWEDES Conf.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded global irradiation prediction based on multilayer perceptron and time series formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sofia, Bulgaria. pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar potential for building integrated solar collectors: Application in Bulgaria, Romania & France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Rebillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Frunzulica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Int. Conf. Electrical, Machines, Drives and Power Systems (IEEE), ELMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTS, Jun 2017, Sofia, Bulgaria. pp.86-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global irradiation interval forecasts based on artificial neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International web conference on forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Giresun, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman filtering and classical time series tools for global radiation prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy, Sustainability and Climate Change, IRCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilos, the first autonomous renewable green island in Mediterranean: A Horizon 2020 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Int. Conf. Electrical, Machines, Drives and Power Systems (IEEE), ELMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria. pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar energy production: Short-term forecasting and risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management &amp; Control, MIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272152v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On meteorological forecasts for energy management and large historical data: A first look</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality, ICREPQ'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating short time solar irradiation on a tilted plane from horizontal one using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Energy Efficiency and Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rousse, Bulgaria. pp. 380-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF GLOBAL SOLAR RADIATION TYPICAL DAYS ON FORECASTING MODELS ERROR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Southern African Solar Energy Conference (SASEC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological time series forecasting based on MLP modelling using heterogeneous transfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematical Modeling in Physical Sciences 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de concentration horaire d'ozone et de PM10 avec des Réseaux de Neurones Artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Charmex SOP1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term solar irradiance and irradiation forecasts via different time series techniques: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Environment-Friendly Energies and Applications, EFEA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEAR SKY MODELS ASSESSMENT FOR AN OPERATIONAL PV PRODUCTION FORECASTING SOLUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. pp.5BV.4.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series modeling with pruned multi-layer perceptron and 2-stage damped least-squares method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Balu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematical Modeling in Physical Sciences, IC-MSQUARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBAN OZONE CONCENTRATION FORECASTING WITH ARTIFICIAL NEURAL NETWORK IN CORSICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Solutions for Energy and Environment. EENVIRO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Buchatrest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of 5-min solar global irradiation on tilted planes by ANN method in Bouzareah, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Call for Papers The first International Conference on Nanoelectronics, Communications and Renewable Energy (ICNCRE'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-horizon Irradiation Forecasting Using Time Series Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global radiation forecasting based on NWP or stochastic modeling: an objective criterion of choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Kahina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first International Conference on Nanoelectronics, Communications and Renewable Energy (ICNCRE'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOURLY GLOBAL RADIATION PREDICTION FROM GEOSTATIONARY SATELLITE DATAHOURLY GLOBAL RADIATION PREDICTION FROM GEOSTATIONARY SATELLITE DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollutants concentration forecasting in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd Charmex International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BAYESIAN MODEL COMMITTEE APPROACH TO FORECASTING GLOBAL SOLAR RADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WREF 2012 : World Renewable Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Denver, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an artificial neural network (ANN) dedicated to the daily global radiation and PV plant production forecasting using exogenous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and Exhibition / 5th World Conference on Photovoltaic Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain. pp.5022 - 5024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of exogenous data to improve an artificial neural network dedicated to daily global radiation forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictability of PV power grid performance on insular sites without weather stations: use of artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hamburg, Germany. pp.4141 - 4144, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/24thEUPVSEC2009-5BV.2.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Radiation Forecasting Using Ad-Hoc Time Series Preprocessing and Neural Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Computing (ICIC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Ulsan, North Korea. pp.898-907, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04070-2_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of Intermittent Solar Energy Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imene Yahyaoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Renewable Energies and Power Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science, pp.77-109, 2018, Advances in Renewable Energies and Power Technologies, 978-012-8131855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ANN methods for solar radiation estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Kahina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gayle Cain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks: New Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, Nova Science Publishers, 2016, Computer Science, Technology and Applications, 978-1-63485-964-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Consistent Multi-Input Multi-Output Multi-Horizon Extreme Learning Machines with Embedded Reconciliation for Multi-Source Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Magliaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Jheelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor augmented weather prediction at high resolution&amp;quot; [anr-21-ce04-0014-03]&amp;quot; project DMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bosseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Corse-Pascal-Paoli. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de séries temporelles de rayonnement solaire global et de production d'énergie photovoltaïque à partir de réseaux de neurones artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Pascal Paoli, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00635298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation numérique : de la prévision de l'irradiation solaire aux sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche d'information [cs.IR]. Université de Corse Pascal Paoli, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02146041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.69230769231px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril Voyant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Director of Research at the OIE Laboratory, Mines Paris - PSL (Sophia Antipolis). </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cyril-voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0242-7377</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161422802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=aUlP6agAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term forecasting of energy production and consumption using extreme learning machine: A comprehensive MIMO based ELM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 410, pp.127599. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2026.127599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tolerance-based framework for spatiotemporal forecast validation using the γ -index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijforecast.2026.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Coefficient of Variation: Assessing the Variability and Forecastability of Solar Irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Antonio Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.123913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-Constrained Forecasting of Periodically Correlated Energy Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Banes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.116988. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2026.116988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning for wind speed forecasting: A scalable approach for data-scarce environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Green Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (3), pp.669-684. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15435075.2025.2574524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et cancer de la thyroïde : demain, la fin des traitements standardisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella-Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire N’sondé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.uu3tqne6h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and forecasting of the diffuse fraction of solar irradiance using a hybrid stacking model in Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Harrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjem Bailek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Zerouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanene Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-49910-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Clinical Decision-Making in Radiotherapy: A Comparative Analysis of LQ and LQL Dose Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muraro Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodez Véronique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinpin Morgane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Modeling and Trends in RAI Therapy for Thyroid Cancer: A Field with Clinical Promise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26717/BJSTR.2025.62.009789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mechanistic Dynamic Surrogate Framework for Personalized Radioactive Iodine Therapy in Metastatic Thyroid Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/precisoncol1010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICE k metrics: Unified and multidimensional framework for evaluating deterministic solar forecasting accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.104588. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2025.104588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Feature Selection Techniques for Machine Learning-Based Solar Irradiation Forecasting to Facilitate the Sustainable Development of Photovoltaics: Application to Algerian Climatic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Benkaciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6400), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su17146400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method for quickly estimating solar irradiance forecast errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Le Gal La Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.113821. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2025.113821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Trends to Insights: A Text Mining Analysis of Solar Energy Forecasting (2017–2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (19), pp.5231. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18195231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of Clearsky Model in Short-Term Solar Radiation Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 294, pp.113490. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2025.113490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Control of Tilted Solar Irradiance: A Systematic and Generalizable Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.125090. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.125090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the meta parameters on a model predictive algorithm for renewable micro-grid optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan-Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.102886. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seta.2022.102886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ordinal variables to short-term global solar irradiation forecasting for sites with low variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem Gairaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Benkaciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawloud Guermoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183, pp.890-902. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2021.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying operational intra-day solar forecasts from ECMWF and NOAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Bright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236, pp.743-755. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2022.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electricity tariffs and energy management strategies on PV/Battery microgrid performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 199, pp.816-825. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2022.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Comparison of Spatial Clustering for Solar Irradiance Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Almorox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (17), pp.8529. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12178529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo Based Solar Radiation Forecastability Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global solar radiation prediction over North Dakota using air temperature: Development of novel hybrid intelligence model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ewees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Omran Al-Sulttani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ufuk Beyaztas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Majeed Hameed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.136-157. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2020.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total solar irradiance's effect on the performance of empirical models for estimating global solar radiation: An empirical-based review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Almorox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjem Bailek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kuriqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Arnaldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 236, pp.121486. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of deterministic day-ahead forecasts of PV generation in PV + Storage operation for the Australian electricity market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Cirocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224, pp.672-684. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2021.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Antonanzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Badescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Antonanzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Badescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newly Developed Integrative Bio-Inspired Artificial Intelligence Model for Wind Speed Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandeep Kaur Saggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeel Dodangeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.83347-83358. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2990439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation prediction intervals based on Box-Cox transformation and univariate representation of Periodic AutoRegressive model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Almorox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Mundher Yaseen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de performance des modèles large bande pour des conditions de ciel clair: cas de sud de l'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Benkaciali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kacem Gairaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Energies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (2), pp.236-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between precision and resolution of a solar power forecasting algorithm for micro-grid optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (14), pp.3565. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13143565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newly Developed Integrative Bio-Inspired Artificial Intelligence Model for Wind Speed Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinan Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandeep Kaur Saggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeel Dodangeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.83347-83358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a New Data Intelligence Model for Global Solar Radiation Prediction: Application of Multivariate Modeling Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Ebtehaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Heddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (7), pp.1365. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12071365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind, solar and battery micro-grid optimal sizing in Tilos Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Applied Energy Symposium and Forum, Renewable Energy Integration with Mini/Microgrids, REM 2018, 29–30 September 2018, Rhodes, Greece, 159, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2018.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electrical energy situation of French islands and focus on the Corsican situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Chalvatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.1157-1165. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.12.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation forecasting using artificial neural network an random forest methods: Application to normal beam, horizontal diffuse and global components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.871-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Renewable Power Plant Sizing - Graphical Decision Tool, Sensitivity Analysis and Applications in Ajaccio and Tilos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 254 (113601), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some applications of ANN to solar radiation estimation and forecasting for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9010209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective particle swarm optimal sizing of a renewable hybrid power plant with storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.1156-1167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation nowcasting by stochastic persistence: a new parsimonious, simple and efficient forecasting tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.343-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation forecasting with machine learning and computational methods for 3 weather variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165-A, pp.620-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction bands for solar energy: New short-term time series forecasting techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.519-528. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiation prediction with machine learning: Forecasting models selection method depending on weather variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165, pp.620-629. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.09.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction intervals for global solar irradiation forecasting using regression trees methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.332-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic autoregressive prediction of global radiation without knowledge- based model implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Gooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 174, pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Autoregressive Forecasting of Global Solar Irradiation Without Knowledge-based Model Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan G de Gooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent and stochastic character of renewable energy sources: consequences, cost of intermittence and benefit of forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.96-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power ramp-rate control algorithm with optimal state-of-charge reference via dynamic programming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.709-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layer Perceptron and Pruning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in global radiation time series forecasting using machine learning: The multilayer perceptron case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.248-257. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.02.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning methods for solar radiation forecasting: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kalogirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.569-582. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Short Synthesis Concerning Biological Effects and Equivalent Doses in Radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Julian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.39 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of air quality forecasting models using machine learning and clustering: an original approach to detect pollutant peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol and Air Quality Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.405-416. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4209/aaqr.2015.03.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting method for global radiation time series without training phase: comparison with other well-known prediction methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.196-208. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.12.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer Perceptron Approach for estimating 5-min and hourly horizontal global radiation from exogenous meteorological data in locations without solar measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.267-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.671-679. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2015.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical parameters as a means to a priori assess the accuracy of solar forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological time series forecasting based on MLP modelling using heterogeneous transfer functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3rd International Conference on Mathematical Modeling in Physical Sciences (IC-MSQUARE) Aug 2014 Madrid, 574 (1), pp.012064. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/574/1/012064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking of machine learning techniques for solar radiation forecasting in an insular context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.446 - 457. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2014.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous transfer functionsMultiLayer Perceptron (MLP) for meteorological time series forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series modeling and large scale global solar radiation forecasting from geostationary satellites data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of 5-min time-step data of tilted solar global irradiation using ANN model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.374-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban ozone concentration forecasting with artificial neural network in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical modelling in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical weather prediction or stochastic modeling: an objective criterion of choice for the global radiation forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Technology and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological time series forecasting with pruned multi-layer perceptron and 2-stage Levenberg-Marquardt method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-horizon solar radiation forecasting for Mediterranean locations using time series models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian rules and stochastic models for high accuracy prediction of solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24-hours ahead global irradiation forecasting using Multi-Layer Perceptron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Randimbivololona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological effects and equivalent doses in radiotherapy: a software solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Roustit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lantieri Marcovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports of Practical Oncology &amp; Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methodology for hourly global radiation forecasting in Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2012.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Weather Prediction (NWP) and hybrid ARMA/ANN model to predict global radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (1), pp.341-355. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2012.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV output power fluctuations smoothing: the MYRTE platform experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Hoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (19), pp.14015-14025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetric uncertainties related to the elasticity of bladder and rectal walls: Adenocarcinoma of the prostate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lantieri Marcovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer/Radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.168-240. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canrad.2010.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic potential of atmospheric neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Roustit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifer Tatje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports of Practical Oncology &amp; Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.111. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpor.2010.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an artificial neural network dedicated to the multivariate forecasting of daily global radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (1), pp.348-359. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2010.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre du contrôle de qualité d'une caméra TEMP-TDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.01.002. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2010.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of preprocessed daily solar radiation time series using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (12), pp.2146-2160. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2010.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of preprocessed daily solar radiation time series using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2010.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Check of Global Horizontal Irradiance Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Antonio Garcia Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Starozagorski Bani, Stara Zagora, Bulgaria. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEAE65901.2025.11273350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and Research Perspectives of Collective Photovoltaic Self-Consumption and Energy Communities: A New Solution to Favorize the Energy Transition in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolay Mihailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evstatiev Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Energy Efficiency and Agricultural Engineering (EEAE2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Starozagorski Bani, Stara Zagora, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrid Rule-Based Control Energy Management with Probabilistic Solar Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th Conference on Electrical Machines, Drives and Power Systems (ELMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sofia, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELMA65795.2025.11083483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Digital Decision-Support Tool for Personalized treatment of Metastatic Thyroid Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fusella Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barbolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Taïeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Cancer Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linear Quadratic Model: Theoretical Overview and Application Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th National Cancer and Radiotherapy Congress, Sousse, Tunisie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Solar Irradiance Forecasting: Using Complex-Valued Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Energy, Sustainability and Climate Crisis (ESCC 2024 at Corfu, Greece)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Corfu Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Integration of VMAT and 3DCRT in Breast Cancer Radiotherapy: Enhancing Therapeutic Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16 th Annual World Cancer Congress-2024, Dublin, Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of optimal energy management strategies in a microgrid using different energy pricing profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conf. Sustainable Development Energy Water &amp; Environment Systems (SDEWES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paphos (Cyprus), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Improvement in a PV/Battery Smart-grid by Integration of Solar Resource Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 8th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ruse, Bulgaria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEAE53789.2022.9831213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Energy Management Strategies in a Microgrid with Photovoltaic/Battery System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan-Antone Faggianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pigelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 17th Conference on Electrical Machines, Drives and Power Systems (ELMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Sofia, Bulgaria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELMA52514.2021.9503044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilos, an autonomous Greek island thanks to a PV/Wind/Zebra battery plant and a smart Energy Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 7th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Ruse, Bulgaria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEAE49144.2020.9279099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilos, an autonomous Greek island thanks to a PV/Wind/Zebra battery plant and a smart Energy Management System.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Energy Efficiency and Agricultural Engineering (EE&amp;AE),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rousse, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of three components of solar irradiation for building applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulties of solar PV integration in island electrical networks – case study in the French islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing of a Renewable Hybrid Power Plant with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy Engineering and Smart Grids ESG’2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning methods for solar irradiation forecasting: A comparison in a Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SWEDES Conf.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Methods for Solar Irradiation Forecasting: A Comparison in a Mediterranean Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy Engineering and Smart Grids ESG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression trees and solar radiation forecasting: the boosting, bagging and ensemble learning cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Web Conf. on Forecasting – IWCF’2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Web, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind, solar and battery micro-grid optimal sizing in Tilos Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REM2018, Renewable Energy Integration with Mini/Microgrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the energy situation of French islands and focus on the Corsican situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Energy in European Islands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Particle Swarm optimal sizing of a renewable hybrid power plant with storage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SWEDES Conf.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar potential for building integrated solar collectors: Application in Bulgaria, Romania & France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Rebillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Frunzulica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Int. Conf. Electrical, Machines, Drives and Power Systems (IEEE), ELMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTS, Jun 2017, Sofia, Bulgaria. pp.86-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded global irradiation prediction based on multilayer perceptron and time series formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sofia, Bulgaria. pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global irradiation interval forecasts based on artificial neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International web conference on forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Giresun, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman filtering and classical time series tools for global radiation prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fouilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy, Sustainability and Climate Change, IRCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilos, the first autonomous renewable green island in Mediterranean: A Horizon 2020 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilloy Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Int. Conf. Electrical, Machines, Drives and Power Systems (IEEE), ELMA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria. pp.102-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar energy production: Short-term forecasting and risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management &amp; Control, MIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272152v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF GLOBAL SOLAR RADIATION TYPICAL DAYS ON FORECASTING MODELS ERROR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Soubdhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Southern African Solar Energy Conference (SASEC2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kruger National Park, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On meteorological forecasts for energy management and large historical data: A first look</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality, ICREPQ'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating short time solar irradiation on a tilted plane from horizontal one using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Energy Efficiency and Agricultural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rousse, Bulgaria. pp. 380-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological time series forecasting based on MLP modelling using heterogeneous transfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematical Modeling in Physical Sciences 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de concentration horaire d'ozone et de PM10 avec des Réseaux de Neurones Artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Charmex SOP1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term solar irradiance and irradiation forecasts via different time series techniques: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Environment-Friendly Energies and Applications, EFEA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEAR SKY MODELS ASSESSMENT FOR AN OPERATIONAL PV PRODUCTION FORECASTING SOLUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. pp.5BV.4.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series modeling with pruned multi-layer perceptron and 2-stage damped least-squares method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Balu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematical Modeling in Physical Sciences, IC-MSQUARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBAN OZONE CONCENTRATION FORECASTING WITH ARTIFICIAL NEURAL NETWORK IN CORSICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Solutions for Energy and Environment. EENVIRO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Buchatrest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of 5-min solar global irradiation on tilted planes by ANN method in Bouzareah, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Call for Papers The first International Conference on Nanoelectronics, Communications and Renewable Energy (ICNCRE'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-horizon Irradiation Forecasting Using Time Series Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global radiation forecasting based on NWP or stochastic modeling: an objective criterion of choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Kahina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first International Conference on Nanoelectronics, Communications and Renewable Energy (ICNCRE'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOURLY GLOBAL RADIATION PREDICTION FROM GEOSTATIONARY SATELLITE DATAHOURLY GLOBAL RADIATION PREDICTION FROM GEOSTATIONARY SATELLITE DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollutants concentration forecasting in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wani W. Tamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd Charmex International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BAYESIAN MODEL COMMITTEE APPROACH TO FORECASTING GLOBAL SOLAR RADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadja Maïmouna Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WREF 2012 : World Renewable Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Denver, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an artificial neural network (ANN) dedicated to the daily global radiation and PV plant production forecasting using exogenous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and Exhibition / 5th World Conference on Photovoltaic Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain. pp.5022 - 5024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of exogenous data to improve an artificial neural network dedicated to daily global radiation forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictability of PV power grid performance on insular sites without weather stations: use of artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hamburg, Germany. pp.4141 - 4144, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/24thEUPVSEC2009-5BV.2.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Radiation Forecasting Using Ad-Hoc Time Series Preprocessing and Neural Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Computing (ICIC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Ulsan, North Korea. pp.898-907, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04070-2_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of Intermittent Solar Energy Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imene Yahyaoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Renewable Energies and Power Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Science, pp.77-109, 2018, Advances in Renewable Energies and Power Technologies, 978-012-8131855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ANN methods for solar radiation estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Kahina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Dizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gayle Cain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks: New Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, Nova Science Publishers, 2016, Computer Science, Technology and Applications, 978-1-63485-964-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Consistent Multi-Input Multi-Output Multi-Horizon Extreme Learning Machines with Embedded Reconciliation for Multi-Source Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Magliaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Jheelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor augmented weather prediction at high resolution&amp;quot; [anr-21-ce04-0014-03]&amp;quot; project DMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bosseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Corse-Pascal-Paoli. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de séries temporelles de rayonnement solaire global et de production d'énergie photovoltaïque à partir de réseaux de neurones artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Université Pascal Paoli, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00635298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation numérique : de la prévision de l'irradiation solaire aux sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche d'information [cs.IR]. Université de Corse Pascal Paoli, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02146041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId327"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D1144E9"/>
+    <w:nsid w:val="EC5DBB02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-voyant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0242-7377" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161422802" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312472v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2025.2574524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asloune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2026.03.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Julien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123913" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taieb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbolosi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fusella-Giuntini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire N&#8217;sond&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.uu3tqne6h" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Harrouch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjem Bailek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Zerouali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Abidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Guesmi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-49910-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Benkaciali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17146400" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104588" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Daniel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muraro St&#233;phane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodez V&#233;ronique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinpin Morgane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410326v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fusella Giuntini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2025.62.009789" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/precisoncol1010002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05220664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Le Gal La Salle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113821" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18195231" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05016612v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113490" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.125090" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Faggianelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Notton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Duchaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voyant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.09.042" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan-Antone Faggianelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2022.102886" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Gairaa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Benkaciali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawloud Guermoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bright" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.03.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03996010v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Almorox" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12178529" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Tao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ewees" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Omran Al-Sulttani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Beyaztas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Majeed Hameed" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.11.033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cirocco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.06.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Kuriqi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Arnaldo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121486" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041977v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent Duchaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Mundher Yaseen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073399v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053216v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Salih" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Kaur Saggi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeel Dodangeh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2990439" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996054v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041890v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143565" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996062v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Ebtehaj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Heddam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071365" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouilloy Alexis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.12.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449268v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chalvatzis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.12.090" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449215v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Benali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Dizene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449473v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113601" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9010209" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449217v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741926v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Motte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nivet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041776v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.09.116" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449204v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783937v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01736518v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.03.049" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G de Gooijer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449163v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Gooijer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759746v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470994v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.02.098" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01426321v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalogirou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.095" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591425v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511504v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Julian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243171v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wani W. Tamas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0193" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423959v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.12.118" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291893v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Dahmani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voyant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041989v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012064" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.07.089" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180041v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101564v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099161v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Nivet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paoli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Muselli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Notton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932955v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062312v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060219v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934872v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020794v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770249v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Randimbivololona" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853583v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Roustit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Biffi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lantieri Marcovici" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846823v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862981v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darras" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.049" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801625v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Hoguet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657635v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583222v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leschi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Briancon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2010.12.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557272v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifer Tatje" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpor.2010.11.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556471v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2010.10.032" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458358v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2010.01.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2010.08.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QW8745-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522627v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304810v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304827v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Mihailov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evstatiev Boris" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187440v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Antone Faggianelli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELMA65795.2025.11083483" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001759v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ta&#239;eb" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04926459v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04926470v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04926465v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642912v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouedraogo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996047v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEAE53789.2022.9831213" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996050v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pigelet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELMA52514.2021.9503044" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996053v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEAE49144.2020.9279099" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03046036v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454115v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454123v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454079v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635190v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03045893v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454092v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03045912v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759942v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454069v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635218v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591615v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Rebillout" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Damian" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Frunzulica" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635195v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635209v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591625v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01272152v3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaxel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.790" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01093635v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243206v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099487v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984948v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062345v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01068569v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870092v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liandrat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;bastien" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmutz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850687v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Balu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830375v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848841v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846839v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848844v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmani Kahina" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865919v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763976v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Savelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682217v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ma&#239;mouna Diagne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591306v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485887v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442312v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-5BV.2.35" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438781v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04070-2_95" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759851v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591551v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360624v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magliaro" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Jheelan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737267v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosseur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635298v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02146041v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-voyant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0242-7377" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161422802" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=aUlP6agAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529303v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asloune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127599" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2026.03.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168419v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Julien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123913" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Banes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2026.116988" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312472v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2025.2574524" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taieb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbolosi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fusella-Giuntini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire N&#8217;sond&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.uu3tqne6h" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Harrouch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjem Bailek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Zerouali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Abidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Guesmi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-49910-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Daniel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muraro St&#233;phane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodez V&#233;ronique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinpin Morgane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fusella Giuntini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2025.62.009789" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/precisoncol1010002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104588" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Benkaciali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17146400" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05220664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Le Gal La Salle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113821" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293309v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18195231" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05016612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113490" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427750v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.125090" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan-Antone Faggianelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2022.102886" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Gairaa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Benkaciali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawloud Guermoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.11.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bright" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.03.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Faggianelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Notton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Duchaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voyant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.09.042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03996010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Almorox" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12178529" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouilloy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996057v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Tao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ewees" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Omran Al-Sulttani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Beyaztas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Majeed Hameed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.11.033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Kuriqi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Arnaldo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121486" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cirocco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.06.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073399v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053216v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Salih" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandeep Kaur Saggi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeel Dodangeh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2990439" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent Duchaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Mundher Yaseen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041977v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143565" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996054v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Ebtehaj" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Heddam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071365" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouilloy Alexis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.12.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chalvatzis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.12.090" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449215v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Benali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Dizene" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113601" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449272v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9010209" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783937v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449204v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Motte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01736518v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.03.049" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.09.116" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741926v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nivet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Gooijer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G de Gooijer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759732v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470994v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.02.098" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01426321v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalogirou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.095" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511504v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Julian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243171v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wani W. Tamas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.2015.03.0193" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423959v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.12.118" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291893v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Dahmani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Voyant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462672v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.07.089" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180041v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03041989v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012064" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101564v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099161v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Nivet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paoli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Muselli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Notton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932955v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060219v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062312v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934872v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020794v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846823v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862981v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Randimbivololona" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853583v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Roustit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Biffi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lantieri Marcovici" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750486v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.049" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657635v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801625v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Hoguet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583222v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leschi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Briancon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2010.12.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557272v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifer Tatje" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpor.2010.11.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556471v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2010.10.032" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458358v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2010.01.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537178v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2010.08.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QW8745-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522627v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304810v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Garcia Gutierrez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEAE65901.2025.11273350" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Mihailov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evstatiev Boris" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187440v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Antone Faggianelli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELMA65795.2025.11083483" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001759v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ta&#239;eb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04926459v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04926470v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04926465v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642912v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouedraogo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996047v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEAE53789.2022.9831213" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996050v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pigelet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELMA52514.2021.9503044" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996053v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEAE49144.2020.9279099" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03046036v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454115v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454123v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03045893v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454079v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635190v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454092v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-03045912v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759942v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454069v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591615v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Rebillout" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Damian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Frunzulica" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635218v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635209v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591625v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01272152v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaxel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.790" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099487v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01093635v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243206v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984948v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062345v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01068569v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870092v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liandrat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;bastien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmutz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850687v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Balu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830375v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848841v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846839v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848844v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmani Kahina" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865919v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763976v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Savelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682217v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ma&#239;mouna Diagne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591306v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485887v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442312v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/24thEUPVSEC2009-5BV.2.35" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438781v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04070-2_95" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01759851v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591551v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360624v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magliaro" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Jheelan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737267v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosseur" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635298v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02146041v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>