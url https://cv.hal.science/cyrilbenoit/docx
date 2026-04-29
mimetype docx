--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -622,200 +622,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principes administratifs du gouvernement représentatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tale of dualization: accounting for the partial marketization of regulated savings in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Clara Massoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gap.231.0175⟩</w:t>
+              <w:t xml:space="preserve">Review of International Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09692290.2023.2246989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077933v1</w:t>
+                <w:t xml:space="preserve">hal-04220435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale of dualization: accounting for the partial marketization of regulated savings in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les principes administratifs du gouvernement représentatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of International Political Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.175-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09692290.2023.2246989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gap.231.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04220435v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regulatory path to healthcare systems’ financialization</w:t>
               </w:r>
@@ -873,811 +873,811 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data, régulation financière et trajectoires organisationnelles dans le secteur de l'assurance</w:t>
+                <w:t xml:space="preserve">The antinomies of sovereigntism, statism and liberalism in European democratic responses to the COVID-19 crisis: a comparison of Britain and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Tuffy</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sdt.42322⟩</w:t>
+              <w:t xml:space="preserve">Comparative European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (3), pp.390-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41295-022-00274-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900136v1</w:t>
+                <w:t xml:space="preserve">hal-03636091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should I Stay (Open) or Should I Close? World Legislatures during the First Wave of Covid-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Israel Waismel-Manor</w:t>
+                <w:t xml:space="preserve">Big Data, régulation financière et trajectoires organisationnelles dans le secteur de l'assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ittai Bar-Siman-Tov</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Tuffy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00323217221090615⟩</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 64 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.42322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667354v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antinomies of sovereigntism, statism and liberalism in European democratic responses to the COVID-19 crisis: a comparison of Britain and France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Should I Stay (Open) or Should I Close? World Legislatures during the First Wave of Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Waismel-Manor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ittai Bar-Siman-Tov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaf Levanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative European Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (3), pp.390-410. </w:t>
+              <w:t xml:space="preserve">Political Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41295-022-00274-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00323217221090615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636091v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’européanisation de l’assurance maladie complémentaire vue de France : plus d’Europe, plus de marché et… plus d’État</w:t>
+                <w:t xml:space="preserve">Politicians, Regulators and Regulatory Governance: The Neglected Sides of the Story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.110-117. </w:t>
+              <w:t xml:space="preserve">Regulation and Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (S1), pp.8-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inso.203.0110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rego.12388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440563v1</w:t>
+                <w:t xml:space="preserve">hal-03259888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Legislative Activity during the Covid-19 Pandemic: Introducing the ParlAct and ParlTech Indexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’européanisation de l’assurance maladie complémentaire vue de France : plus d’Europe, plus de marché et… plus d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Asaf Levanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Parliamentary Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/26668912-bja10006⟩</w:t>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.110-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.203.0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259886v1</w:t>
+                <w:t xml:space="preserve">hal-03440563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Regulatory Agencies and Political-Administrative Relations in Contemporary European Democracies: Some Tentative Reflections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Legislative Activity during the Covid-19 Pandemic: Introducing the ParlAct and ParlTech Indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ittai Bar-Simann-Tov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Waismel-Manor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaf Levanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlamento studijos : mokslo darbai </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.53-64. </w:t>
+              <w:t xml:space="preserve">International Journal of Parliamentary Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.109 - 126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51740/ps.vi31.775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/26668912-bja10006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703075v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legislative direction of regulatory bureaucracies: evidence from a semi-presidential system</w:t>
+                <w:t xml:space="preserve">Independent Regulatory Agencies and Political-Administrative Relations in Contemporary European Democracies: Some Tentative Reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Maria Szilagyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Legislative Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13572334.2021.1986281⟩</w:t>
+              <w:t xml:space="preserve">Parlamento studijos : mokslo darbai </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51740/ps.vi31.775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370739v1</w:t>
+                <w:t xml:space="preserve">hal-03703075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer des résultats quantitatifs et qualitatifs en économie politique: une illustration de quatre approches</w:t>
+                <w:t xml:space="preserve">Legislative direction of regulatory bureaucracies: evidence from a semi-presidential system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Szilagyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 71 (3), pp.461 - 482. </w:t>
+              <w:t xml:space="preserve">Journal of Legislative Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.713.0461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13572334.2021.1986281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378156v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un échec des modèles explicatifs de la science politique ?</w:t>
               </w:r>
@@ -1748,909 +1748,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politicians, Regulators and Regulatory Governance: The Neglected Sides of the Story</w:t>
+                <w:t xml:space="preserve">Intégrer des résultats quantitatifs et qualitatifs en économie politique: une illustration de quatre approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regulation and Governance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (S1), pp.8-22. </w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (3), pp.461 - 482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rego.12388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.713.0461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259888v1</w:t>
+                <w:t xml:space="preserve">hal-03378156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brexit, Positional Populism, and the Declining Appeal of Valence Politics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Compte-rendu de Graz, J-C, The Power of Standards: Hybrid Authority and the Globalization of Services, Cambridge: Cambridge University Press »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, vol. 70, n°2, p. 294-295</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934683v1</w:t>
+                <w:t xml:space="preserve">hal-02873835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Compte-rendu de Graz, J-C, The Power of Standards: Hybrid Authority and the Globalization of Services, Cambridge: Cambridge University Press »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brexit, Positional Populism, and the Declining Appeal of Valence Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (3-4 (2019)), pp.389 - 404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08913811.2019.1722531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02873835v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Orren, K. and Skowronek, S. The Policy State: An American Predicament, Harvard University Press, 2017</w:t>
+                <w:t xml:space="preserve">Les « mises en marché » du risque santé en France : une pluralité de logiques et de séquences de changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bezes</w:t>
+                <w:t xml:space="preserve">Gaël Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Administration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2018/4, pp.259 - 279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.184.0259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282451v1</w:t>
+                <w:t xml:space="preserve">hal-02135377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new political economy of regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (4), pp.482-499. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-019-00093-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticization of poly(vinyl butyral) by water: Glass transition temperature and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Desloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Carrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 136 (12), pp.47230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.47230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private Health Insurance in France: Between Europeanization and Collectivization</w:t>
+                <w:t xml:space="preserve">Review of Orren, K. and Skowronek, S. The Policy State: An American Predicament, Harvard University Press, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Coron</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milbank Quarterly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Public Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.Online</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02356386v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de Delreux (Tom), Adriaensen (Johan), dir. The Principal Agent Model and The European Union. Basingstoke, Palgrave Macmillan, 2017 (Palgrave Studies in European Union Politics). XVIII + 304 p.</w:t>
+                <w:t xml:space="preserve">Private Health Insurance in France: Between Europeanization and Collectivization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Milbank Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97 (4), pp.1108-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1468-0009.12420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313955v1</w:t>
+                <w:t xml:space="preserve">hal-02356386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expliquer l'échec de la mobilisation d'intérêts économiques à l'échelon européen</w:t>
+                <w:t xml:space="preserve">Compte-rendu de Delreux (Tom), Adriaensen (Johan), dir. The Principal Agent Model and The European Union. Basingstoke, Palgrave Macmillan, 2017 (Palgrave Studies in European Union Politics). XVIII + 304 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique européenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.722-723, Vol. 69, n°4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/poeu.063.0008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02369589v1</w:t>
+                <w:t xml:space="preserve">hal-02313955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « mises en marché » du risque santé en France : une pluralité de logiques et de séquences de changement</w:t>
+                <w:t xml:space="preserve">Expliquer l'échec de la mobilisation d'intérêts économiques à l'échelon européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2018/4, pp.259 - 279. </w:t>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63, pp.8 - 35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.184.0259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/poeu.063.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135377v1</w:t>
+                <w:t xml:space="preserve">hal-02369589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Établir les phénomènes de capture réglementaire : Les apports du process tracing bayésien</w:t>
               </w:r>
@@ -2877,628 +2877,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture critique : Sur le statut des ’cas’ dans les méthodes mixtes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governing (through) Prices: The State and Pharmaceutical Pricing in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Nouguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (3), pp.399-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.583.0399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905677v1</w:t>
+                <w:t xml:space="preserve">hal-03616053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Technology Assessment: The Scientific Career of a Policy Concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouverner (par) les prix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Nouguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gorry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (3), pp.399 - 424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.583.0399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0266462317000186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03399691v1</w:t>
+                <w:t xml:space="preserve">hal-01876229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner (par) les prix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lecture critique : Sur le statut des ’cas’ dans les méthodes mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.173 - 176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876229v1</w:t>
+                <w:t xml:space="preserve">hal-01905677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing (through) Prices: The State and Pharmaceutical Pricing in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Nouguez</w:t>
+                <w:t xml:space="preserve">Health Technology Assessment: The Scientific Career of a Policy Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amy Jacobs</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (1), pp.128-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266462317000186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.583.0399⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03616053v1</w:t>
+                <w:t xml:space="preserve">hal-03399691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de lecture : Box-Steffensmeier Janet M., Freeman John R., Hitt Matthew P., Pevehouse Jon C. W., Time Series Analysis for the Social Sciences. New York, Cambridge University Press, 2014</w:t>
+                <w:t xml:space="preserve">Compte-rendu de lecture : Sean Gailmard, Statistical Modeling and Inference for Social Science, New York, Cambridge University Press, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66 (3-4), pp.587-588. </w:t>
+              <w:t xml:space="preserve">, 2016, 66 (3-4), pp.619-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.663.0566n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.663.0566zj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01380618v1</w:t>
+                <w:t xml:space="preserve">halshs-01380804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation de la régulation conditionne-t-elle le changement institutionnel ? Le cas du secteur pharmaceutique en France et en Angleterre</w:t>
+                <w:t xml:space="preserve">Compte-rendu de lecture : Box-Steffensmeier Janet M., Freeman John R., Hitt Matthew P., Pevehouse Jon C. W., Time Series Analysis for the Social Sciences. New York, Cambridge University Press, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (4), pp.491-517. </w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (3-4), pp.587-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ripc.234.0491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.663.0566n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135388v1</w:t>
+                <w:t xml:space="preserve">halshs-01380618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de lecture : Sean Gailmard, Statistical Modeling and Inference for Social Science, New York, Cambridge University Press, 2014</w:t>
+                <w:t xml:space="preserve">L’organisation de la régulation conditionne-t-elle le changement institutionnel ? Le cas du secteur pharmaceutique en France et en Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 66 (3-4), pp.619-620. </w:t>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.491-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.663.0566zj⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ripc.234.0491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01380804v1</w:t>
+                <w:t xml:space="preserve">hal-02135388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Review of 'Statistical Modeling and Inference for the Social Sciences</w:t>
               </w:r>
@@ -4086,51 +4086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HTA National Public Policy and Their Socio-Economic Environment: A European Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gorry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (7), pp.A489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4306,51 +4306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Parliamentary Studies. Interdisciplinary Approaches to Legislatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Benoît; Olivier Rozenberg. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -4880,51 +4880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europeanized, Marketized but Still Governed by the State? Private Health Insurance in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houssoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5046,530 +5046,530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legislatures and the Administrative State: Political control, Bureaucratic Politics and Public Accountability</w:t>
+                <w:t xml:space="preserve">Introduction: The European Union, the Insurance Industry and the Public-Private Mix in Healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cyril Benoît; Olivier Rozenberg. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît C., Del Sol M., Martin P. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Parliamentary Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Private Health Insurance and the European Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.1 - 26, 2020, 978-3-030-54354-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-54355-6_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051684v1</w:t>
+                <w:t xml:space="preserve">hal-03090767v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political Science approaches to legislatures</w:t>
+                <w:t xml:space="preserve">La démocratie parlementaire peut-elle se passer du Parlement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cyril Benoît; Olivier Rozenberg. </w:t>
+              <w:t xml:space="preserve">Marc Lazar; Guillaume Plantin; Xavier Ragot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Parliamentary Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.200 - 222, 2020, 9781789906509</w:t>
+              <w:t xml:space="preserve">Le monde d’aujourd’hui. Les sciences sociales au temps de la Covid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.191 - 206, 2020, 9782724626704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051689v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démocratie parlementaire peut-elle se passer du Parlement ?</w:t>
+                <w:t xml:space="preserve">Private Health Insurance in Belgium: Marketization Crowded Out?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Marc Lazar; Guillaume Plantin; Xavier Ragot. </w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît C.; Del Sol M.; Martin P. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le monde d’aujourd’hui. Les sciences sociales au temps de la Covid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Private Health Insurance and the European Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.163-189, 2020, 9783030543549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-54355-6_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978071v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: The European Union, the Insurance Industry and the Public-Private Mix in Healthcare</w:t>
+                <w:t xml:space="preserve">Legislatures and the Administrative State: Political control, Bureaucratic Politics and Public Accountability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Benoît C., Del Sol M., Martin P. (eds). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Benoît; Olivier Rozenberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Private Health Insurance and the European Union</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Handbook of Parliamentary Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.255 - 274, 2020, 9781789906509</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090767v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private Health Insurance in Belgium: Marketization Crowded Out?</w:t>
+                <w:t xml:space="preserve">Political Science approaches to legislatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Benoît C.; Del Sol M.; Martin P. (eds). </w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Benoît; Olivier Rozenberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Private Health Insurance and the European Union</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Handbook of Parliamentary Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.200 - 222, 2020, 9781789906509</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03080500v1</w:t>
+                <w:t xml:space="preserve">hal-03051689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Handbook of Parliamentary Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Benoît; Olivier Rozenberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Parliamentary Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.1 - 13, 2020, 9781789906509</w:t>
@@ -5611,51 +5611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Legislative Studies : de l’art de couper des bûches et de collectionner les barils de porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Rozenberg; Eric Thiers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité d'études parlementaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Bruylant, pp.303 - 342, 2018, 9782802760481</w:t>
@@ -5853,51 +5853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beno&#238;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/recp.80" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05185292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10245294251352903" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05185288v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13742" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218352v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vlandas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14789299241311766" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04563538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/bap.2024.14" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04077933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Clara Massoc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290.2023.2246989" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09589287231176776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Devaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Tuffy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42322" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Waismel-Manor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittai Bar-Siman-Tov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Levanon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00323217221090615" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03636091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-022-00274-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03259886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittai Bar-Simann-Tov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26668912-bja10006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703075v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51740/ps.vi31.775" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Szilagyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2021.1986281" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.713.0461" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.714.0555" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03259888v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12388" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02934683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08913811.2019.1722531" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873835v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282451v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02356384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-019-00093-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Desloir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendaoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47230" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02356386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-0009.12420" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02369589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.063.0008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.184.0259" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1039" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01929612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nouguez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.183.0091" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.181.0009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01905677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462317000186" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01876229v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.583.0399" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616053v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Jacobs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0566n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.234.0491" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380804v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0566zj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02396141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020441v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118934v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.646.1224" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093959v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevallier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benoit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23816" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H36JPR91-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285362v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02396143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2013.08.965" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03259884v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54355-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03251934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/catalog/product/view/_ignore_category/1/id/16653/s/handbook-of-parliamentary-studies-9781789906509/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02476618v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Naczyk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-on-welfare-state-reform-9781839108792.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/amplitude-du-droit/read/006968246de00c6c36b7c?trackersource=library" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04373292v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Canihac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1361567" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21158" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667367v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03098039v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houssoy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030543549" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03098038v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03051684v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03051689v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978071v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090767v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54355-6_1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54355-6_6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-PJFPHSK2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03051686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135402v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beno&#238;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/recp.80" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05185292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10245294251352903" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05185288v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13742" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218352v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vlandas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14789299241311766" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04563538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/bap.2024.14" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Clara Massoc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290.2023.2246989" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04077933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0175" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09589287231176776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03636091v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-022-00274-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Devaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Tuffy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667354v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Waismel-Manor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittai Bar-Siman-Tov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Levanon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00323217221090615" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03259888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12388" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0110" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03259886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittai Bar-Simann-Tov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26668912-bja10006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51740/ps.vi31.775" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Szilagyi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2021.1986281" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.714.0555" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.713.0461" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873835v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02934683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08913811.2019.1722531" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.184.0259" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02356384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-019-00093-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Desloir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendaoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47230" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02356386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-0009.12420" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02369589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.063.0008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1039" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01929612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nouguez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.183.0091" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.181.0009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Jacobs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.583.0399" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01876229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01905677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399691v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462317000186" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0566zj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380618v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0566n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135388v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.234.0491" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02396141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020441v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118934v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.646.1224" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093959v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevallier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benoit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23816" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H36JPR91-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285362v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02396143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2013.08.965" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03259884v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54355-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03251934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/catalog/product/view/_ignore_category/1/id/16653/s/handbook-of-parliamentary-studies-9781789906509/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02476618v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Naczyk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-on-welfare-state-reform-9781839108792.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/amplitude-du-droit/read/006968246de00c6c36b7c?trackersource=library" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04373292v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Canihac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1361567" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21158" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667367v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03098039v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houssoy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030543549" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03098038v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090767v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54355-6_1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978071v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080500v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54355-6_6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-PJFPHSK2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03051684v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03051689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03051686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135402v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>