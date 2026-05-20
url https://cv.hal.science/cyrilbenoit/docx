--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -622,200 +622,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale of dualization: accounting for the partial marketization of regulated savings in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les principes administratifs du gouvernement représentatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of International Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09692290.2023.2246989⟩</w:t>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.175-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.231.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220435v1</w:t>
+                <w:t xml:space="preserve">hal-04077933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principes administratifs du gouvernement représentatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tale of dualization: accounting for the partial marketization of regulated savings in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Clara Massoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.175-182. </w:t>
+              <w:t xml:space="preserve">Review of International Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gap.231.0175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09692290.2023.2246989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04077933v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regulatory path to healthcare systems’ financialization</w:t>
               </w:r>
@@ -2081,412 +2081,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new political economy of regulation</w:t>
+                <w:t xml:space="preserve">Review of Orren, K. and Skowronek, S. The Policy State: An American Predicament, Harvard University Press, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Public Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.Online</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356384v1</w:t>
+                <w:t xml:space="preserve">hal-02282451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticization of poly(vinyl butyral) by water: Glass transition temperature and mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Desloir</w:t>
+                <w:t xml:space="preserve">Private Health Insurance in France: Between Europeanization and Collectivization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Carrot</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.47230⟩</w:t>
+              <w:t xml:space="preserve">Milbank Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97 (4), pp.1108-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1468-0009.12420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355679v1</w:t>
+                <w:t xml:space="preserve">hal-02356386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Orren, K. and Skowronek, S. The Policy State: An American Predicament, Harvard University Press, 2017</w:t>
+                <w:t xml:space="preserve">The new political economy of regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Administration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (4), pp.482-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-019-00093-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02282451v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private Health Insurance in France: Between Europeanization and Collectivization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasticization of poly(vinyl butyral) by water: Glass transition temperature and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Desloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Coron</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Carrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milbank Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 97 (4), pp.1108-1150. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136 (12), pp.47230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1468-0009.12420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.47230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356386v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de Delreux (Tom), Adriaensen (Johan), dir. The Principal Agent Model and The European Union. Basingstoke, Palgrave Macmillan, 2017 (Palgrave Studies in European Union Politics). XVIII + 304 p.</w:t>
               </w:r>
@@ -2981,524 +2981,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner (par) les prix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lecture critique : Sur le statut des ’cas’ dans les méthodes mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.173 - 176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876229v1</w:t>
+                <w:t xml:space="preserve">hal-01905677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture critique : Sur le statut des ’cas’ dans les méthodes mixtes</w:t>
+                <w:t xml:space="preserve">Health Technology Assessment: The Scientific Career of a Policy Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (1), pp.128-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266462317000186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905677v1</w:t>
+                <w:t xml:space="preserve">hal-03399691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Technology Assessment: The Scientific Career of a Policy Concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouverner (par) les prix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Nouguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gorry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (3), pp.399 - 424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.583.0399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0266462317000186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03399691v1</w:t>
+                <w:t xml:space="preserve">hal-01876229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de lecture : Sean Gailmard, Statistical Modeling and Inference for Social Science, New York, Cambridge University Press, 2014</w:t>
+                <w:t xml:space="preserve">Compte-rendu de lecture : Box-Steffensmeier Janet M., Freeman John R., Hitt Matthew P., Pevehouse Jon C. W., Time Series Analysis for the Social Sciences. New York, Cambridge University Press, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66 (3-4), pp.619-620. </w:t>
+              <w:t xml:space="preserve">, 2016, 66 (3-4), pp.587-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.663.0566zj⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.663.0566n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01380804v1</w:t>
+                <w:t xml:space="preserve">halshs-01380618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de lecture : Box-Steffensmeier Janet M., Freeman John R., Hitt Matthew P., Pevehouse Jon C. W., Time Series Analysis for the Social Sciences. New York, Cambridge University Press, 2014</w:t>
+                <w:t xml:space="preserve">L’organisation de la régulation conditionne-t-elle le changement institutionnel ? Le cas du secteur pharmaceutique en France et en Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 66 (3-4), pp.587-588. </w:t>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.491-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.663.0566n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ripc.234.0491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01380618v1</w:t>
+                <w:t xml:space="preserve">hal-02135388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation de la régulation conditionne-t-elle le changement institutionnel ? Le cas du secteur pharmaceutique en France et en Angleterre</w:t>
+                <w:t xml:space="preserve">Compte-rendu de lecture : Sean Gailmard, Statistical Modeling and Inference for Social Science, New York, Cambridge University Press, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (4), pp.491-517. </w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (3-4), pp.619-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ripc.234.0491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.663.0566zj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135388v1</w:t>
+                <w:t xml:space="preserve">halshs-01380804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Review of 'Statistical Modeling and Inference for the Social Sciences</w:t>
               </w:r>
@@ -3697,251 +3697,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01020441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Halpern, Pierre Lascoumes et Patrick Le Galès (dir.), L’instrumentation de l’action publique. Controverses,résistances, effets, Paris, Presses de Sciences Po, 2014 »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Benoît</w:t>
+                <w:t xml:space="preserve">In the Melt, Grafting of Polycarbonate Onto Polystyrene-block-poly(ethylene-butylene)-block-polystyrene-grafted-maleic Anhydride: Reactive Extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Majesté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.646.1224⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54, pp.2660-2668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.23816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01118934v1</w:t>
+                <w:t xml:space="preserve">hal-01093959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the Melt, Grafting of Polycarbonate Onto Polystyrene-block-poly(ethylene-butylene)-block-polystyrene-grafted-maleic Anhydride: Reactive Extrusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Taha</w:t>
+                <w:t xml:space="preserve">Charlotte Halpern, Pierre Lascoumes et Patrick Le Galès (dir.), L’instrumentation de l’action publique. Controverses,résistances, effets, Paris, Presses de Sciences Po, 2014 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (6), pp.1256-1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.646.1224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.23816⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01093959v1</w:t>
+                <w:t xml:space="preserve">halshs-01118934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de 'L’instrumentation de l’action publique</w:t>
               </w:r>
@@ -4086,51 +4086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HTA National Public Policy and Their Socio-Economic Environment: A European Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gorry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (7), pp.A489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4287,177 +4287,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handbook of Parliamentary Studies. Interdisciplinary Approaches to Legislatures</w:t>
+                <w:t xml:space="preserve">Réguler l’accès aux médicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, pp.512, 2020, 9781789906509</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Grenoble, pp.226, 2020, Libres cours Politique, 9782706145681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251934v1</w:t>
+                <w:t xml:space="preserve">hal-02476618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réguler l’accès aux médicaments</w:t>
+                <w:t xml:space="preserve">Handbook of Parliamentary Studies. Interdisciplinary Approaches to Legislatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Grenoble, pp.226, 2020, Libres cours Politique, 9782706145681</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Benoît; Olivier Rozenberg. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.512, 2020, 9781789906509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476618v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5046,487 +5046,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: The European Union, the Insurance Industry and the Public-Private Mix in Healthcare</w:t>
+                <w:t xml:space="preserve">Legislatures and the Administrative State: Political control, Bureaucratic Politics and Public Accountability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Benoît C., Del Sol M., Martin P. (eds). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Benoît; Olivier Rozenberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Private Health Insurance and the European Union</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Handbook of Parliamentary Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.255 - 274, 2020, 9781789906509</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090767v2</w:t>
+                <w:t xml:space="preserve">hal-03051684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démocratie parlementaire peut-elle se passer du Parlement ?</w:t>
+                <w:t xml:space="preserve">Political Science approaches to legislatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marc Lazar; Guillaume Plantin; Xavier Ragot. </w:t>
+              <w:t xml:space="preserve">Cyril Benoît; Olivier Rozenberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le monde d’aujourd’hui. Les sciences sociales au temps de la Covid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.191 - 206, 2020, 9782724626704</w:t>
+              <w:t xml:space="preserve">Handbook of Parliamentary Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.200 - 222, 2020, 9781789906509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978071v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private Health Insurance in Belgium: Marketization Crowded Out?</w:t>
+                <w:t xml:space="preserve">La démocratie parlementaire peut-elle se passer du Parlement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Benoît C.; Del Sol M.; Martin P. (eds). </w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Lazar; Guillaume Plantin; Xavier Ragot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Private Health Insurance and the European Union</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le monde d’aujourd’hui. Les sciences sociales au temps de la Covid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.191 - 206, 2020, 9782724626704</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03080500v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legislatures and the Administrative State: Political control, Bureaucratic Politics and Public Accountability</w:t>
+                <w:t xml:space="preserve">Private Health Insurance in Belgium: Marketization Crowded Out?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cyril Benoît; Olivier Rozenberg. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît C.; Del Sol M.; Martin P. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Parliamentary Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Private Health Insurance and the European Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.163-189, 2020, 9783030543549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-54355-6_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051684v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political Science approaches to legislatures</w:t>
+                <w:t xml:space="preserve">Introduction: The European Union, the Insurance Industry and the Public-Private Mix in Healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Cyril Benoît; Olivier Rozenberg. </w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît C., Del Sol M., Martin P. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Parliamentary Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Private Health Insurance and the European Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.1 - 26, 2020, 978-3-030-54354-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-54355-6_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051689v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090767v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Handbook of Parliamentary Studies</w:t>
               </w:r>
@@ -5853,51 +5853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beno&#238;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/recp.80" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05185292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10245294251352903" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05185288v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13742" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218352v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vlandas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14789299241311766" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04563538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/bap.2024.14" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Clara Massoc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290.2023.2246989" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04077933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0175" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09589287231176776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03636091v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-022-00274-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Devaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Tuffy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667354v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Waismel-Manor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittai Bar-Siman-Tov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Levanon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00323217221090615" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03259888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12388" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0110" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03259886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittai Bar-Simann-Tov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26668912-bja10006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51740/ps.vi31.775" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Szilagyi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2021.1986281" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.714.0555" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.713.0461" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873835v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02934683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08913811.2019.1722531" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.184.0259" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02356384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-019-00093-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Desloir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendaoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47230" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02356386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-0009.12420" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02369589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.063.0008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1039" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01929612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nouguez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.183.0091" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.181.0009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Jacobs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.583.0399" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01876229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01905677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399691v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462317000186" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0566zj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380618v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0566n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135388v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.234.0491" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02396141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020441v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118934v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.646.1224" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093959v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevallier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benoit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23816" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H36JPR91-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285362v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02396143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2013.08.965" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03259884v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54355-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03251934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/catalog/product/view/_ignore_category/1/id/16653/s/handbook-of-parliamentary-studies-9781789906509/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02476618v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Naczyk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-on-welfare-state-reform-9781839108792.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/amplitude-du-droit/read/006968246de00c6c36b7c?trackersource=library" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04373292v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Canihac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1361567" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21158" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667367v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03098039v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houssoy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030543549" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03098038v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090767v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54355-6_1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978071v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080500v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54355-6_6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-PJFPHSK2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03051684v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03051689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03051686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135402v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beno&#238;t" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/recp.80" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05185292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10245294251352903" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05185288v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13742" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218352v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vlandas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14789299241311766" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04563538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/bap.2024.14" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04077933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Clara Massoc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290.2023.2246989" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09589287231176776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03636091v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41295-022-00274-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Devaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Tuffy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667354v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Waismel-Manor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittai Bar-Siman-Tov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Levanon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00323217221090615" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03259888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12388" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0110" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03259886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ittai Bar-Simann-Tov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26668912-bja10006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51740/ps.vi31.775" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Szilagyi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2021.1986281" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.714.0555" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.713.0461" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873835v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02934683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08913811.2019.1722531" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.184.0259" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02356386v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-0009.12420" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02356384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-019-00093-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Desloir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendaoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47230" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02369589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.063.0008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1039" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01929612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nouguez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.183.0091" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.181.0009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Jacobs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.583.0399" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01905677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399691v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462317000186" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01876229v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0566n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.234.0491" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380804v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.663.0566zj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02295948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02396141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020441v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevallier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benoit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23816" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H36JPR91-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.646.1224" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285362v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02396143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2013.08.965" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03259884v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54355-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02476618v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03251934v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/catalog/product/view/_ignore_category/1/id/16653/s/handbook-of-parliamentary-studies-9781789906509/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Naczyk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-on-welfare-state-reform-9781839108792.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calameo.com/amplitude-du-droit/read/006968246de00c6c36b7c?trackersource=library" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04373292v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Canihac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1361567" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21158" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667367v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03098039v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houssoy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030543549" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03098038v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03051684v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03051689v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978071v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080500v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54355-6_6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-PJFPHSK2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090767v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54355-6_1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03051686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135402v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>