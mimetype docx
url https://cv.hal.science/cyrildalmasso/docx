--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -844,295 +844,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond support in two-stage variable selection</w:t>
+                <w:t xml:space="preserve">Eigen-Epistasis for detecting Gene-Gene interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Bécu</w:t>
+                <w:t xml:space="preserve">Virginie Stanislas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Grandvalet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246066v1</w:t>
+                <w:t xml:space="preserve">hal-01275624v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigen-Epistasis for detecting Gene-Gene interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Stanislas</w:t>
+                <w:t xml:space="preserve">Beyond support in two-stage variable selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bécu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dalmasso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.169--179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-015-9614-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275624v6</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigen-Epistasis for detecting gene-gene interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Stanislas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1912,77 +1912,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Support in Two-Stage Variable Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2045,77 +2045,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance testing for variable selection in high-dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2331,51 +2331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pluntz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tubert-Bitter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.10275" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129941v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Obry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15369" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822237v5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylliann De Santiago" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Danjou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekadar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.859462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamacchia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12528" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bianco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Fran&#231;ois-Garret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Casagrande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.623043" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Palomares" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brohard-Julien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43983-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;cu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9614-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275624v6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stanislas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1488-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01211706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Carpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guettier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camilleri-Bro&#235;t" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyllians Vendramini Borelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1111-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653053v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guergnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalmasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Westrop" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jir833" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bro&#235;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.06.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guergnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Theodorou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Riva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S2-O27" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02566809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouzioux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003907" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00086296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313310v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBCB.2015.7300313" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pluntz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tubert-Bitter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.10275" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129941v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Obry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15369" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822237v5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylliann De Santiago" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Danjou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekadar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.859462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamacchia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12528" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bianco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Fran&#231;ois-Garret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Casagrande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.623043" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Palomares" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brohard-Julien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43983-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275624v6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stanislas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;cu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9614-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1488-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01211706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Carpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guettier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camilleri-Bro&#235;t" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyllians Vendramini Borelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1111-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653053v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guergnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalmasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Westrop" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jir833" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bro&#235;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.06.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guergnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Theodorou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Riva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S2-O27" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02566809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouzioux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003907" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00086296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313310v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBCB.2015.7300313" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>