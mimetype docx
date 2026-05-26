--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -442,295 +442,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822237v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of biological pathways specific to phases preceding rheumatoid arthritis development through gene expression profiling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procalcitonin in Preterm Neonates: A Different Threshold and Prolonged Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère François-Garret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Butin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lamacchia</w:t>
+                <w:t xml:space="preserve">Florence Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/iji.12528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fped.2021.623043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120585v1</w:t>
+                <w:t xml:space="preserve">hal-03227302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procalcitonin in Preterm Neonates: A Different Threshold and Prolonged Interpretation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of biological pathways specific to phases preceding rheumatoid arthritis development through gene expression profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Bianco</w:t>
+                <w:t xml:space="preserve">Céline Derbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère François-Garret</w:t>
+                <w:t xml:space="preserve">Maeva Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Butin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dalmasso</w:t>
+                <w:t xml:space="preserve">Robert Olaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Casagrande</w:t>
+                <w:t xml:space="preserve">Céline Lamacchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fped.2021.623043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/iji.12528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227302v1</w:t>
+                <w:t xml:space="preserve">hal-03120585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic analysis of TruSeq, SMARTer and SMARTer Ultra-Low RNA-seq kits for standard, low and ultra-low quantity samples.</w:t>
               </w:r>
@@ -755,51 +755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Derbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Brohard-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2331,51 +2331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pluntz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tubert-Bitter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.10275" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129941v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Obry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15369" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822237v5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylliann De Santiago" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Danjou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekadar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.859462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamacchia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12528" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bianco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Fran&#231;ois-Garret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Casagrande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.623043" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Palomares" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brohard-Julien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43983-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275624v6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stanislas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;cu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9614-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1488-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01211706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Carpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guettier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camilleri-Bro&#235;t" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyllians Vendramini Borelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1111-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653053v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guergnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalmasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Westrop" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jir833" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bro&#235;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.06.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guergnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Theodorou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Riva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S2-O27" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02566809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouzioux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003907" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00086296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313310v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBCB.2015.7300313" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pluntz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tubert-Bitter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.10275" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129941v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Obry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15369" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822237v5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylliann De Santiago" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Danjou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekadar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.859462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bianco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Fran&#231;ois-Garret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Casagrande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.623043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamacchia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Palomares" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brohard-Julien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43983-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275624v6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stanislas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;cu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9614-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1488-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01211706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Carpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guettier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camilleri-Bro&#235;t" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyllians Vendramini Borelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1111-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653053v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guergnon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalmasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Westrop" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jir833" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bro&#235;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2011.06.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guergnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Theodorou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Riva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S2-O27" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02566809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouzioux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goujard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003907" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00086296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313310v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBCB.2015.7300313" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>