--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1861,633 +1861,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity and Self-Organization of Complex Systems Through an Application to Financial Market with Multiagent Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Cotsaftis</w:t>
+                <w:t xml:space="preserve">Adaptive Modeling of Urban Dynamics during Armada Event using CDRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhad Faisal Behadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loay George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (14), pp.1750219. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Science and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218127417502194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5815/ijitcs.2017.01.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114933v1</w:t>
+                <w:t xml:space="preserve">hal-02114939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Modeling of Urban Dynamics during Armada Event using CDRs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suhad Faisal Behadili</w:t>
+                <w:t xml:space="preserve">Heterogeneity and Self-Organization of Complex Systems Through an Application to Financial Market with Multiagent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cotsaftis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loay George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Science and Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (1), pp.1-8. </w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (14), pp.1750219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5815/ijitcs.2017.01.01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218127417502194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114939v1</w:t>
+                <w:t xml:space="preserve">hal-02114933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling logistic systems with an agent-based model and dynamic graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Démare</w:t>
+                <w:t xml:space="preserve">Knowledge diffusion in complex networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yichao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2017.04.007⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (3), pp.e3791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.3791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533310v1</w:t>
+                <w:t xml:space="preserve">hal-02114935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge diffusion in complex networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Aziz-Alaoui</w:t>
+                <w:t xml:space="preserve">Modeling logistic systems with an agent-based model and dynamic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Démare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihong Guan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (3), pp.e3791. </w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.51-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.3791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2017.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114935v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Resource Oriented Framework for Service Choreography over Wireless Sensor and Actor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Duhart</w:t>
+                <w:t xml:space="preserve">CL-AntInc Algorithm for Clustering Binary Data Streams Using the Ants Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sauvage</w:t>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wireless Information Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (3), pp.173-186. </w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.187-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10776-016-0316-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2016.08.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114941v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinusoidal disturbance induced topology identification of Hindmarsh-Rose neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junchan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2586,51 +2624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdiére</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2675,381 +2713,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CL-AntInc Algorithm for Clustering Binary Data Streams Using the Ants Behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Resource Oriented Framework for Service Choreography over Wireless Sensor and Actor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Azzag</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+                <w:t xml:space="preserve">Clément Duhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maher Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2016.08.127⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Wireless Information Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.173-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10776-016-0316-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115622v1</w:t>
+                <w:t xml:space="preserve">hal-02114941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization for networks of coupled non-linear systems with external disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qunjiao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33 (2), pp.191-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/imamci/dnu038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Modeling of Urban Dynamics During Ephemeral Event via Mobile Phone Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhad Faisal Behadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loay E. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatics Engineering, an International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (2), pp.31-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5121/ieij.2016.4204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering Numerical Data Using Artificial Ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3104,385 +3116,385 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Science and Information Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (8), pp.1119-1125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Mobility Patterns Modelling using CDRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhad Faisal Behadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loay E. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of ubicomp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1), pp.13-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5121/iju.2016.7102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Organic Computing Approach for Cybernetic Responsive Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Duhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Ambient Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (4), pp.1-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5121/ijasa.2015.3401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Nash Equilibrium in Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yichao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aziz-Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Guan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep06224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and simulation of human behaviors in areas affected by disasters : from the observation to the conception of a mathematical mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3541,73 +3553,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Journal of Human-Social Science: H Interdisciplinary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (No 10-H)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02526485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comportements humains en situation de catastrophe : de l’observation à la modélisation conceptuelle et mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3656,2686 +3668,2690 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01219147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network characteristics emerging from agent interactions in balanced distributed system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Abed Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Social Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40649-015-0019-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Our System IDCBR-MAS: from the Modelisation by AUML to the Implementation under JADE Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Zouhair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mokhtar En-Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benaissa Amami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadhoum Boukachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Interactive Multimedia and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (6), pp.48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9781/ijimai.2014.266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of cooperation in non-scale-free networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yichao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenting Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (22), pp.225003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1751-8113/47/22/225003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fence-sitters protect cooperation in complex networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yichao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenting Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.032127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Dynamic Case Based Reasoning and Multi-Agent Systems (IDCBR-MAS) for Intelligent Tutoring System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Zouhair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mokhter En-Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benaissa Amami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadhoum Boukachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Research in Computer Science and Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (12)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to special issue on Complex Systems and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinzhi Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (02), pp.1202001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218127412020014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster synchronization analysis of complex dynamical networks by input-to-state stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junchan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 70 (2), pp.1107-1115. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-012-0516-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Dynamics of Complex Interaction Systems: from Morphogenesis to Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (2), p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218127412500253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Tutoringing Systems Based on the Multi-Agent Systems (ITS-MAS): The Dynamic and Incremental Case Based Reasoning (DICBR) Paradigm and the Inverse Longest Common Sub-Sequence (ILCSS) in the CEHL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mokhtar En-Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Mokhtar En-Naimi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Zouhair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benaissa Amami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadhoum Boukachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Science Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9, Issue 6 (3), pp.112-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Networks Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1, pp.07002. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20120107002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individualized Follow-up of Learners based on Multi-Agents Case-Based Reasoning in Distance Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Zouhair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En-Naimi El Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benaissa Amami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadhoum Boukachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Information and Communication Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-step differential transform method and application to non-chaotic or chaotic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Synchronization of chaotic fractional-order systems via linear control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaid M. Odibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Aziz-Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, xx (xx), pp.xx-xx</w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (1), pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430504v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of chaotic fractional-order systems via linear control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">A multi-step differential transform method and application to non-chaotic or chaotic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaid M. Odibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (1), pp.1-15</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, xx (xx), pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430513v1</w:t>
+                <w:t xml:space="preserve">hal-00430504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Spatial Organization with Swarm Intelligence Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Bio-Inspired Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (6), pp.374-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swarm intelligence for urban dynamics modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Institute of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1117, pp.105-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for urban and land-use management simulation using spatial self-organization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of Continuous, Discrete and Impulsive Systems - series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (4), pp.501-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent Updating of Geographical DataBase as Emergent Property over Influence System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Kadri-Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aomar Osmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (1), pp.58-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shift operators and complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luaï Jaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (1), pp.50-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization Detection for Dynamic Load Balancing in Individual-Based Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (1), pp.141-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization Detection Using Emergent Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Transactions on Systems Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2 (1), pp.61-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a compartmental multiscale model of predator-prey interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of Continuous, Discrete and Impulsive Systems Series B: Applications &amp; Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, special issue "proceedings of the fourth international DCDIS Conference, Guelph-Ontario Canada"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la représentation multi-échelle des écosystèmes aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (4), pp.255-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (148)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (151)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Contract Development with Multi-level Finite State Machine Using Blockchain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Lambard</w:t>
+                <w:t xml:space="preserve">Extreme Quantile Regression Using Generalized Random Forests and Block Maxima Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien M. Vidagbandji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Duvallet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blockchain and Cryptocurrency (B2C' 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 14th International Conference on Extreme Value Analysis, Probabilistic and Statistical Models and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of North Carolina, Jun 2025, Chapel Hill NC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400875v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEV-Extremal random forest</w:t>
+                <w:t xml:space="preserve">Combining Extreme Value Theory and Random Forests for High Quantile Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien M. Vidagbandji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berred</w:t>
@@ -6353,205 +6369,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ièmes Journées de Statistique de SFDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">17e journée de la Fédération Normandie-Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA de Rouen, Saint-Étienne-du-Rouvray, May 2025, Rouen (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954980v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation of GEV distribution using generalized random forest method.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Berred</w:t>
+                <w:t xml:space="preserve">Smart Contract Development with Multi-level Finite State Machine Using Blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amanton</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e journée de la Fédération Normandie-Mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blockchain and Cryptocurrency (B2C' 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sergey Y. Yurish, Nov 2025, INNSBRUCK (AUSTRIA), Austria. pp.35-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.27395.16166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955136v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized random forest for extreme quantile regression</w:t>
+                <w:t xml:space="preserve">Penalized estimation of GEV distribution parameters for extreme quantile regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien M. Vidagbandji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berred</w:t>
@@ -6569,97 +6581,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Computational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Giessen, Aug 2024, Giessen, Germany</w:t>
+              <w:t xml:space="preserve">56es Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unversité Aix-Marseille campus Saint charles, Jun 2025, Marseille - Saint Charles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955173v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized random forest approach for GEV extreme quantile regression</w:t>
+                <w:t xml:space="preserve">GEV-Extremal random forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien M. Vidagbandji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berred</w:t>
@@ -6677,581 +6689,530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des jeunes chercheurs africains en France (Sixième Édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Henri Poincaré, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">55ièmes Journées de Statistique de SFDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955201v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantile regression: an approach based on GEV distribution and machine learning</w:t>
+                <w:t xml:space="preserve">Parameter estimation of GEV distribution using generalized random forest method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien M. Vidagbandji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amanton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Regional Conference on Complex Systems (FRCCS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16e journée de la Fédération Normandie-Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rouen Normandie, Jul 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7957531⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04954891v1</w:t>
+                <w:t xml:space="preserve">hal-04955136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-population network on geographical maps to simulate population behaviors during a catastrophic event</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized random forest for extreme quantile regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien M. Vidagbandji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amanton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Networks 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Giessen, Aug 2024, Giessen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610918.2025.2543854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371839v1</w:t>
+                <w:t xml:space="preserve">hal-04955173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des technologies d'ancrage de données dans la blockchain pour les transactions logistiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mongetro Goint</w:t>
+                <w:t xml:space="preserve">Generalized random forest approach for GEV extreme quantile regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien M. Vidagbandji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amanton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICoSCaL'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Rencontres des jeunes chercheurs africains en France (Sixième Édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Henri Poincaré, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371853v1</w:t>
+                <w:t xml:space="preserve">hal-04955201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation platform to explore the impact of regulatory measures in favour of ecomobility - the EM3 model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantile regression: an approach based on GEV distribution and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien M. Vidagbandji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Complex Systems, a workshop Satellite within CCS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">French Regional Conference on Complex Systems (FRCCS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université le Havre Normandie, May 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318205v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidifier le partage sécurisé des données de la smart logistics portuaire grâce à la blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mongetro Goint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7280,1576 +7241,1606 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICoSCaL'21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the topological impact on network epidemic diffusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moulay-Ahmed Aziz-Alaoui</w:t>
+                <w:t xml:space="preserve">Analyse des technologies d'ancrage de données dans la blockchain pour les transactions logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Garbaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongetro Goint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Networks 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">ICoSCaL'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371835v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils d’aide à la décision pour agir sur les risques d’intrusion dans les systèmes d’information portuaire basée sur la modélisation des chaînes cybercriminelles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simulation platform to explore the impact of regulatory measures in favour of ecomobility - the EM3 model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delpierre</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sajous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICoSCaL'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Urban Complex Systems, a workshop Satellite within CCS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371849v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nervousness propagation within a virtual crowd</w:t>
+                <w:t xml:space="preserve">A meta-population network on geographical maps to simulate population behaviors during a catastrophic event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Networks 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371842v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establish trust for sharing data for smart territories thanks to consents notarized by blockchain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mongetro Goint</w:t>
+                <w:t xml:space="preserve">Measuring the topological impact on network epidemic diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Alloghe Abessolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay-Ahmed Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Duvallet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blockchain'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">Complex Networks 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318208v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulateur du passage portuaire d’un conteneur avec notarisation dans une blockchain sous Ethereum pour certifier sa traçabilité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rim Abdallah</w:t>
+                <w:t xml:space="preserve">Outils d’aide à la décision pour agir sur les risques d’intrusion dans les systèmes d’information portuaire basée sur la modélisation des chaînes cybercriminelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina El Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICosCaL'21</w:t>
+              <w:t xml:space="preserve">ICoSCaL'21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371847v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçabilité du suivi des matières dangereuses dans les smart ports grâce aux technologies blockchain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Duvallet</w:t>
+                <w:t xml:space="preserve">Nervousness propagation within a virtual crowd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Besancenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIRL 2020 - 13e rencontres internationales de la recherche en logistique et supply chain management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Complex Networks 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03310444v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EM3 (EcoMob-MultiMod) : un modèle à base d’agents pour explorer les effets de politiques d’écomobilité sur les dynamiques socio-spatiales de la pollution de l’air et de pratiques de mobilité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Balev</w:t>
+                <w:t xml:space="preserve">Establish trust for sharing data for smart territories thanks to consents notarized by blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongetro Goint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzième Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Blockchain'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116730v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach for Search Engine Optimization based Case Based Reasoning to detect user's intent</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pedro Castillo-Valdivieso</w:t>
+                <w:t xml:space="preserve">Simulateur du passage portuaire d’un conteneur avec notarisation dans une blockchain sous Ethereum pour certifier sa traçabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDIoT'19: The 4th International Conference On Big Data and Internet of Things</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICosCaL'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Le Havre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313095v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecomob-Multimod (EM3) : un modèle à base d'agents pour explorer les effets de nouveaux dispositifs réglementaires sur la qualité de l'air et la mobilité quotidienne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Balev</w:t>
+                <w:t xml:space="preserve">Traçabilité du suivi des matières dangereuses dans les smart ports grâce aux technologies blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Besancenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">RIRL 2020 - 13e rencontres internationales de la recherche en logistique et supply chain management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116739v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical and geographical approach in the modeling of a network of human behavioral systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
+                <w:t xml:space="preserve">EM3 (EcoMob-MultiMod) : un modèle à base d’agents pour explorer les effets de politiques d’écomobilité sur les dynamiques socio-spatiales de la pollution de l’air et de pratiques de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Balev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Quatorzième Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116747v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling a Multi-Modal Logistic Network with Agents and Dynamic Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Balev</w:t>
+                <w:t xml:space="preserve">A New Approach for Search Engine Optimization based Case Based Reasoning to detect user's intent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Zouhair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Gaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En-Naimi El Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo-Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd International Congress on Modelling and Simulation (MODSIM2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BDIoT'19: The 4th International Conference On Big Data and Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rabat Morocco, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3372938.3372975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316016v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoMob-MultiMod (EM3) : un modèle à base d’agents pour explorer les conséquences potentielles de nouveaux dispositifs règlementaires sur la mobilité quotidienne et la qualité de l’air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Ecomob-Multimod (EM3) : un modèle à base d'agents pour explorer les effets de nouveaux dispositifs réglementaires sur la qualité de l'air et la mobilité quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité - RFTM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116758v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a model of nervousness propagation within crowds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical and geographical approach in the modeling of a network of human behavioral systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116741v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Strategies in a Logistic System Thanks to an Agent-based Model and Dynamic Graphs</w:t>
+                <w:t xml:space="preserve">Modelling a Multi-Modal Logistic Network with Agents and Dynamic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Démare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8865,6821 +8856,6855 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th IEEE International Conference on Logistics Operations Management - GOL'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">The 23rd International Congress on Modelling and Simulation (MODSIM2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959229v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoMob-MultiMod (EM3) : un modèle pour simuler l’écomobi- lité. Démarche, choix et perspectives de modélisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">EcoMob-MultiMod (EM3) : un modèle à base d’agents pour explorer les conséquences potentielles de nouveaux dispositifs règlementaires sur la mobilité quotidienne et la qualité de l’air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres Francophones Transport Mobilité - RFTM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité - RFTM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116768v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfaction, intentions, dispositions. Quelle approche comportementale pour quelles conséquences sur les inégalités sociales de mobilité dans les modèles de transport ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Balev</w:t>
+                <w:t xml:space="preserve">Study of a model of nervousness propagation within crowds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116875v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of Blockchain with Smart Ports</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Duvallet</w:t>
+                <w:t xml:space="preserve">Emergence of Strategies in a Logistic System Thanks to an Agent-based Model and Dynamic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Démare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Platform for Smart Port - IPaSPort’2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Le Havre, France. pp.9-10</w:t>
+              <w:t xml:space="preserve">The 4th IEEE International Conference on Logistics Operations Management - GOL'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123313v1</w:t>
+                <w:t xml:space="preserve">hal-01959229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Port Attractiveness on Logistic Flows in a Competition Context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">EcoMob-MultiMod (EM3) : un modèle pour simuler l’écomobi- lité. Démarche, choix et perspectives de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fournier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPaSPort'2017 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">1ères Rencontres Francophones Transport Mobilité - RFTM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959204v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer la complexité des analyses territoriales par une approche projet - FEDER XTerM en Normandie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Satisfaction, intentions, dispositions. Quelle approche comportementale pour quelles conséquences sur les inégalités sociales de mobilité dans les modèles de transport ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Balev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terri’2017 - Territoire intelligent : un modèle si smart ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">55ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116878v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Blockchain to Secure Transactions for Logistics Networks in Smart Ports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benhallal Narimane</w:t>
+                <w:t xml:space="preserve">Utilization of Blockchain with Smart Ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassam Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Advance in NonLinear Complex Systems and Applications - WANCSA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Le Havre, France. pp.23-25</w:t>
+              <w:t xml:space="preserve">Intelligent Platform for Smart Port - IPaSPort’2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Le Havre, France. pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123310v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of panic behavior in a non identical network coupled with a geographical model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+                <w:t xml:space="preserve">Effects of Port Attractiveness on Logistic Flows in a Competition Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Démare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Balev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSCON 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Florence, Italy</w:t>
+              <w:t xml:space="preserve">IPaSPort'2017 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636251v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de l'attractivité portuaire sur les flux de marchandises dans un contexte compétitif</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développer la complexité des analyses territoriales par une approche projet - FEDER XTerM en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sajous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">Terri’2017 - Territoire intelligent : un modèle si smart ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649154v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of City Pulse Using Radius of Gyration via Mobile Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suhad Faisal Behadili</w:t>
+                <w:t xml:space="preserve">Using Blockchain to Secure Transactions for Logistics Networks in Smart Ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhallal Narimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loay E. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Communication Systems and Computing Application Science (CSCAS2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">Workshop on Advance in NonLinear Complex Systems and Applications - WANCSA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Le Havre, France. pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116637v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based Approach and Dynamic Graphs to Model Logistic Corridor</w:t>
+                <w:t xml:space="preserve">Impacts de l'attractivité portuaire sur les flux de marchandises dans un contexte compétitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Démare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Balev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Ambient Systems, Networks and Technologies (ANT-2015), the 5th International Conference on Sustainable Energy Information Technology (SEIT-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199717v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Dynamic Patterns Using Mobile Data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control of panic behavior in a non identical network coupled with a geographical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Aziz-Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Computer Science, Engineering and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Dubai, United Arab Emirates. pp.25-30</w:t>
+              <w:t xml:space="preserve">PHYSCON 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115638v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Trajectories Characteristics</w:t>
+                <w:t xml:space="preserve">Modeling of City Pulse Using Radius of Gyration via Mobile Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhad Faisal Behadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loay E. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Urban Planning, Transport and Construction Engineering - ICUPTCE'16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Pattaya, Thailand</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Communication Systems and Computing Application Science (CSCAS2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116518v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la propagation d'une perturbation dans un réseau d'interaction formé par un système multi-agent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+                <w:t xml:space="preserve">Agent-based Approach and Dynamic Graphs to Model Logistic Corridor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Démare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 6th International Conference on Ambient Systems, Networks and Technologies (ANT-2015), the 5th International Conference on Sustainable Energy Information Technology (SEIT-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.968-973, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163022v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistic corridors modelled with agent-based approach and dynamic graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Démare</w:t>
+                <w:t xml:space="preserve">Modelling Dynamic Patterns Using Mobile Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhad Faisal Behadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lévêque</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loay E. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Advanced Logistics and Transport (ICALT 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sixth International Conference on Computer Science, Engineering and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Dubai, United Arab Emirates. pp.25-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433143v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Diffusion in Complex Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.A. Aziz-Alaoui</w:t>
+                <w:t xml:space="preserve">Human Trajectories Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhad Faisal Behadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shuigeng Zhou</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loay E. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 12th Intl. Conf. on Ubiquitous Intelligence and Computing, 2015 IEEE 12th Intl. Conf. on Autonomic and Trusted Computing and 2015 IEEE 15th Intl. Conf. on Scalable Computing and Communications and its Associated Workshops (UIC-ATC-ScalCom)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Beijing, France. pp.1139-1143</w:t>
+              <w:t xml:space="preserve">International Conference on Urban Planning, Transport and Construction Engineering - ICUPTCE'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Pattaya, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116526v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comportements humains en situation de catastrophe : les comprendre pour mieux les prévenir</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentina Lanza</w:t>
+                <w:t xml:space="preserve">Etude de la propagation d'une perturbation dans un réseau d'interaction formé par un système multi-agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Rabaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theo Quant 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Besançon, France. pp.260-264</w:t>
+              <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.195-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116882v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Disturbance Spread in an Interaction Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+                <w:t xml:space="preserve">Logistic corridors modelled with agent-based approach and dynamic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Démare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESM 2015, 29th European Simulation and Modelling Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Advanced Logistics and Transport (ICALT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Valenciennes, France. pp.199 - 204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAdLT.2015.7136619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115464v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use ants for data stream clustering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+                <w:t xml:space="preserve">Study of the Disturbance Spread in an Interaction Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Rabai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maher Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Congress on Evolutionary Computation (CEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Sendai, France. pp.656-663</w:t>
+              <w:t xml:space="preserve">ESM 2015, 29th European Simulation and Modelling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115660v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting panicked networked agents and measuring their synchronization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+                <w:t xml:space="preserve">Knowledge Diffusion in Complex Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yichao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuigeng Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEIN'14 6th International Workshop on Emergent Intelligence in Networked Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">2015 IEEE 12th Intl. Conf. on Ubiquitous Intelligence and Computing, 2015 IEEE 12th Intl. Conf. on Autonomic and Trusted Computing and 2015 IEEE 15th Intl. Conf. on Scalable Computing and Communications and its Associated Workshops (UIC-ATC-ScalCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Beijing, France. pp.1139-1143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116690v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental clustering of data stream using real ants behavior</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les comportements humains en situation de catastrophe : les comprendre pour mieux les prévenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 Sixth World Congress on Nature and Biologically Inspired Computing (NaBIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Porto, Portugal. pp.262-268</w:t>
+              <w:t xml:space="preserve">Theo Quant 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Besançon, France. pp.260-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123317v1</w:t>
+                <w:t xml:space="preserve">hal-02116882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of human behaviors during catastrophic events.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to use ants for data stream clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Complex Systems and Applications (ICCSA2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Havre, France. pp.67-74</w:t>
+              <w:t xml:space="preserve">2015 IEEE Congress on Evolutionary Computation (CEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Sendai, France. pp.656-663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992945v1</w:t>
+                <w:t xml:space="preserve">hal-02115660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Sensor Network Cloud services: Towards a partial delegation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Duhart</w:t>
+                <w:t xml:space="preserve">Detecting panicked networked agents and measuring their synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Rabai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Cotsaftis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Smart Communications in Network Technologies (SaCoNeT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Vilanova I La Geltru, Spain. pp.1-6</w:t>
+              <w:t xml:space="preserve">WEIN'14 6th International Workshop on Emergent Intelligence in Networked Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123685v1</w:t>
+                <w:t xml:space="preserve">hal-02116690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close returns plots for detecting a chaotic source in an interaction network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+                <w:t xml:space="preserve">Incremental clustering of data stream using real ants behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALIFE 14 : THE FOURTEENTH INTERNATIONAL CONFERENCE ON THE SYNTHESIS AND SIMULATION OF LIVING SYSTEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, New York, United States</w:t>
+              <w:t xml:space="preserve">2014 Sixth World Congress on Nature and Biologically Inspired Computing (NaBIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Porto, Portugal. pp.262-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115453v1</w:t>
+                <w:t xml:space="preserve">hal-02123317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Artificial Neural controllers on wireless sensor network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Wireless Sensor Network Cloud services: Towards a partial delegation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Duhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cotsaftis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Conference on Wireless Sensors (ICWiSe)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 International Conference on Smart Communications in Network Technologies (SaCoNeT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Vilanova I La Geltru, Spain. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123683v1</w:t>
+                <w:t xml:space="preserve">hal-02123685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the implementation of our system IDCBR-MAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Person</w:t>
+                <w:t xml:space="preserve">Mathematical modeling of human behaviors during catastrophic events.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 Third IEEE International Colloquium in Information Science and Technology (CIST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Tetouan, Morocco. pp.219-224</w:t>
+              <w:t xml:space="preserve">4th International Conference on Complex Systems and Applications (ICCSA2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Havre, France. pp.67-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120485v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of People Attraction from Mobile Phone TRace Database : A case study on Armada 2008 in French City of Rouen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suhad Faisal Behadili</w:t>
+                <w:t xml:space="preserve">Close returns plots for detecting a chaotic source in an interaction network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Rabai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loay E. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Engineering Conference on Development in Civil and Computer Engineering Applications (IEC2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Erbil, Iraq. pp.170-177</w:t>
+              <w:t xml:space="preserve">ALIFE 14 : THE FOURTEENTH INTERNATIONAL CONFERENCE ON THE SYNTHESIS AND SIMULATION OF LIVING SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116642v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based model and networks : the modelling of the maritime and metropolitan interfaces of the Seine axis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Démare</w:t>
+                <w:t xml:space="preserve">Methodology for Artificial Neural controllers on wireless sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Duhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Leveque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devport international conference for ports, maritime transport and regional development : Adaptation of maritime, port and logistics actors to hazards of globalization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE Conference on Wireless Sensors (ICWiSe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Subang, Malaysia. pp.67-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWISE.2014.7042663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959176v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation and implementation of our system incremental dynamic case based reasoning founded In the MAS under JADE plate-form</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">The impact of the implementation of our system IDCBR-MAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Zouhair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mokhtar En-Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benaissa Amami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadhoum Boukachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Multimedia Computing and Systems (ICMCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Marrakech, Morocco. pp.1031-1036</w:t>
+              <w:t xml:space="preserve">2014 Third IEEE International Colloquium in Information Science and Technology (CIST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Tetouan, Morocco. pp.219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123319v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the source of chaos in an interaction network.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelisation and implementation of our system incremental dynamic case based reasoning founded In the MAS under JADE plate-form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Zouhair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mokhtar En-Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benaissa Amami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadhoum Boukachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCSA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t>
+              <w:t xml:space="preserve">2014 International Conference on Multimedia Computing and Systems (ICMCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Marrakech, Morocco. pp.1031-1036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116683v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Behavior of Load Balancing Strategies with Regard to the Network Structure in Distributed Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Abed Salman</w:t>
+                <w:t xml:space="preserve">Visualization of People Attraction from Mobile Phone TRace Database : A case study on Armada 2008 in French City of Rouen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhad Faisal Behadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanlaville</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loay E. George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 Tenth International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Marrakech, Morocco. pp.432-439</w:t>
+              <w:t xml:space="preserve">1st International Engineering Conference on Development in Civil and Computer Engineering Applications (IEC2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Erbil, Iraq. pp.170-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120483v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-adaptive control within a chaotic ant system for optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+                <w:t xml:space="preserve">Agent-based model and networks : the modelling of the maritime and metropolitan interfaces of the Seine axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Démare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leveque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control of Complex Systems Netwoks and Self-Organization (CCSNSO), invited session with PhysCon 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, San Luis Potosi, Mexico</w:t>
+              <w:t xml:space="preserve">Devport international conference for ports, maritime transport and regional development : Adaptation of maritime, port and logistics actors to hazards of globalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317923v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization and parameter identification of uncertain complex network via adaptive-impulsive control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qunjiao Zhang</w:t>
+                <w:t xml:space="preserve">Detecting the source of chaos in an interaction network.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Rabai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control of Complex Systems Netwoks and Self-Organization (CCSNSO), invited session with PhysCon 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, San Luis Potosi, Mexico</w:t>
+              <w:t xml:space="preserve">ICCSA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317924v1</w:t>
+                <w:t xml:space="preserve">hal-02116683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Map Networks to Study the Spread of Panic in Pedestrian Crowds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+                <w:t xml:space="preserve">The Behavior of Load Balancing Strategies with Regard to the Network Structure in Distributed Computing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Abed Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Territory and Networks, ECCS'13 European Conference on Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">2014 Tenth International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Marrakech, Morocco. pp.432-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116686v1</w:t>
+                <w:t xml:space="preserve">hal-02120483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface maritime et interface métropolitaine : vers la modélisation de l’axe Seine par les réseaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Démare</w:t>
+                <w:t xml:space="preserve">Self-adaptive control within a chaotic ant system for optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Leveque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les réseaux dans le temps et dans l'espace, deuxième journée d'études du groupe fmr (flux, matrices, réseaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Control of Complex Systems Netwoks and Self-Organization (CCSNSO), invited session with PhysCon 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, San Luis Potosi, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959165v1</w:t>
+                <w:t xml:space="preserve">hal-03317923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering using chemical and colonial odors of real ants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+                <w:t xml:space="preserve">Synchronization and parameter identification of uncertain complex network via adaptive-impulsive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay-Ahmed Aziz-Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qunjiao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 World Congress on Nature and Biologically Inspired Computing (NaBIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Fargo, Morth Dakota, United States. pp.207-213</w:t>
+              <w:t xml:space="preserve">Control of Complex Systems Netwoks and Self-Organization (CCSNSO), invited session with PhysCon 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, San Luis Potosi, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123323v1</w:t>
+                <w:t xml:space="preserve">hal-03317924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Payoff Memory Protects Sharing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yichao Zhang</w:t>
+                <w:t xml:space="preserve">Coupled Map Networks to Study the Spread of Panic in Pedestrian Crowds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Rabai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moulay-Ahmed Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Territory and Networks (STaN), a satellite meeting withiin ECCS'13 European Conference on Complex Systems</w:t>
+              <w:t xml:space="preserve">Smart Territory and Networks, ECCS'13 European Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317937v1</w:t>
+                <w:t xml:space="preserve">hal-02116686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent tutoring systems founded of incremental dynamic case based reasoning and multi-agent systems (ITS-IDCBR-MAS)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface maritime et interface métropolitaine : vers la modélisation de l’axe Seine par les réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Démare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Advanced Logistics and Transport (ICALT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Sousse, Tunisia. pp.341-346</w:t>
+              <w:t xml:space="preserve">Les réseaux dans le temps et dans l'espace, deuxième journée d'études du groupe fmr (flux, matrices, réseaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123324v1</w:t>
+                <w:t xml:space="preserve">hal-01959165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swimming like Oscillators ? The Question of Modelling and Identifying Parameters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">John Komar</w:t>
+                <w:t xml:space="preserve">Clustering using chemical and colonial odors of real ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCS'13 - European Conference on Complex Systems 2013 - Barcelona</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain. 8 p</w:t>
+              <w:t xml:space="preserve">2013 World Congress on Nature and Biologically Inspired Computing (NaBIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Fargo, Morth Dakota, United States. pp.207-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952638v1</w:t>
+                <w:t xml:space="preserve">hal-02123323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent tutoring systems founded on the multi-agent incremental dynamic case based reasoning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Payoff Memory Protects Sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yichao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay-Ahmed Aziz-Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Colloquium in Information Science and Technology (CIST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Fez, Morocco. pp.74-79</w:t>
+              <w:t xml:space="preserve">Smart Territory and Networks (STaN), a satellite meeting withiin ECCS'13 European Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123688v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Identification and Cluster Synchronization in Complex Dynamical Networks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intelligent tutoring systems founded of incremental dynamic case based reasoning and multi-agent systems (ITS-IDCBR-MAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Zouhair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mokhtar En-Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benaissa Amami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadhoum Boukachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems, Networks and Synchronization, mini-symposium within CSNDD'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">2013 International Conference on Advanced Logistics and Transport (ICALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Sousse, Tunisia. pp.341-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317929v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes et réseaux complexes pour l’intelligence territoriale et les modèles urbains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swimming like Oscillators ? The Question of Modelling and Identifying Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Komar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATGSR 2012, Séminaire international Euro-Meditérraneen Aménagement de Territoire, Gestion des Risques et Sécurité Routière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Batna, Algeria</w:t>
+              <w:t xml:space="preserve">ECCS'13 - European Conference on Complex Systems 2013 - Barcelona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317953v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes et réseaux complexes pour l’intelligence territoriale et les modèles urbains</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intelligent tutoring systems founded on the multi-agent incremental dynamic case based reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Zouhair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mokhtar En-Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benaissa Amami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadhoum Boukachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSC-CST'2012, journées "Systèmes Complexes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Cité des Sciences de Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">2012 Colloquium in Information Science and Technology (CIST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Fez, Morocco. pp.74-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317930v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Identification and Cluster Synchronization in Complex Dynamical Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systèmes et réseaux complexes pour l’intelligence territoriale et les modèles urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Ghnemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOMC 2012 within ECCS'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Brussels, Belgium. pp 5-8</w:t>
+              <w:t xml:space="preserve">ATGSR 2012, Séminaire international Euro-Meditérraneen Aménagement de Territoire, Gestion des Risques et Sécurité Routière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Batna, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317885v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouants Simulation Platform to Model Service-User Dynamics of Cultural Sites within Urban Area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lucchini</w:t>
+                <w:t xml:space="preserve">Topological Identification and Cluster Synchronization in Complex Dynamical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junchan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay-Ahmed Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ECCS’11 European Conference on Complex Systems, Satellite International Conference EPNACS’11 Emergent Properties in Natural and Artificial complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Vienna, Austria. pp.61-67</w:t>
+              <w:t xml:space="preserve">Complex Systems, Networks and Synchronization, mini-symposium within CSNDD'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328121v1</w:t>
+                <w:t xml:space="preserve">hal-03317929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'activité culturelle urbaine par des modèles d'intelligence collective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systèmes et réseaux complexes pour l’intelligence territoriale et les modèles urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.309-315</w:t>
+              <w:t xml:space="preserve">JSC-CST'2012, journées "Systèmes Complexes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Cité des Sciences de Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353227v1</w:t>
+                <w:t xml:space="preserve">hal-03317930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement à partir de cas et suivi individualisé de l’apprenant en apprentissage à distance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topology Identification and Cluster Synchronization in Complex Dynamical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay-Ahmed Aziz-Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junchan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque international Telecom &amp; JFMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tanger, Morocco</w:t>
+              <w:t xml:space="preserve">SOMC 2012 within ECCS'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Brussels, Belgium. pp 5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317945v1</w:t>
+                <w:t xml:space="preserve">hal-03317885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMTRAP: A Multi-Agent Model for Decision Support in Spatial Planning of the Passengers’ Spaces in Public Transport Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Fiegel</w:t>
+                <w:t xml:space="preserve">Rouants Simulation Platform to Model Service-User Dynamics of Cultural Sites within Urban Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Ghnemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MESM'2011, 12th Middle Eastern Simulation Multiconference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Amman, Jordan. pp 101-104</w:t>
+              <w:t xml:space="preserve">The ECCS’11 European Conference on Complex Systems, Satellite International Conference EPNACS’11 Emergent Properties in Natural and Artificial complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vienna, Austria. pp.61-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317935v1</w:t>
+                <w:t xml:space="preserve">hal-02328121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogeneis and Synchronization of Complex Interaction Networks Dynamics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raisonnement à partir de cas et suivi individualisé de l’apprenant en apprentissage à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Zouhair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En-Naimi El Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benaissa Amami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadhoum Boukachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHAOS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Agios Nikalaos, crete, Greece</w:t>
+              <w:t xml:space="preserve">7ème colloque international Telecom &amp; JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317944v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOPOLOGY IDENTIFICATION OF COMPLEX DYNAMICAL NETWORK WITH HINDMARSH-ROSE NEURONS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moulay-Ahmed Aziz-Alaoui</w:t>
+                <w:t xml:space="preserve">Modélisation de l'activité culturelle urbaine par des modèles d'intelligence collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNACS 2001 within ECCS'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Vienna, Austria. pp 11-12</w:t>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.309-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317941v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale Analysis of the Vulnerability of Road Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SIMTRAP: A Multi-Agent Model for Decision Support in Spatial Planning of the Passengers’ Spaces in Public Transport Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fiegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MESM'2011, 12th Middle Eastern Simulation Multiconference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2011, Amman, Jordan. pp 110-114</w:t>
+              <w:t xml:space="preserve">, Nov 2011, Amman, Jordan. pp 101-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317936v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Urban Cultural Systems with the Integrative Simulation Platform ROUANTS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Morphogeneis and Synchronization of Complex Interaction Networks Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay-Ahmed Aziz-Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Balev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Ghnemat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MESM'2011, 12th Middle Eastern Simulation Multiconference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Amman, Jordan. pp 96-100</w:t>
+              <w:t xml:space="preserve">CHAOS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Agios Nikalaos, crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317934v1</w:t>
+                <w:t xml:space="preserve">hal-03317944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-échelle de la vulnérabilité des réseaux des systèmes territoriaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Nabaa</w:t>
+                <w:t xml:space="preserve">TOPOLOGY IDENTIFICATION OF COMPLEX DYNAMICAL NETWORK WITH HINDMARSH-ROSE NEURONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junchan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay-Ahmed Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.356-363</w:t>
+              <w:t xml:space="preserve">EPNACS 2001 within ECCS'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vienna, Austria. pp 11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352901v1</w:t>
+                <w:t xml:space="preserve">hal-03317941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling urban dynamics complexity with swarm intelligence processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rawan Ghnemat</w:t>
+                <w:t xml:space="preserve">Analyse multi-échelle de la vulnérabilité des réseaux des systèmes territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNACS 2010, a satellite meeting within ECCS'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.356-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317946v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling urban services usage with social insect algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale Analysis of the Vulnerability of Road Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosis-ETI editor, 2nd Asian Simulation Technology Conference (ASTEC’2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Shanghai, China</w:t>
+              <w:t xml:space="preserve">MESM'2011, 12th Middle Eastern Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Amman, Jordan. pp 110-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317947v1</w:t>
+                <w:t xml:space="preserve">hal-03317936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of a displacement survey to detect road network use vulnerability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Nabaa</w:t>
+                <w:t xml:space="preserve">Modeling Urban Cultural Systems with the Integrative Simulation Platform ROUANTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Ghnemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Complex Systems and Applications (ICCSA'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Le Havre, France. pp.151-155</w:t>
+              <w:t xml:space="preserve">MESM'2011, 12th Middle Eastern Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Amman, Jordan. pp 96-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430690v1</w:t>
+                <w:t xml:space="preserve">hal-03317934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Spatial Self-organization via collective behaviors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Modeling urban dynamics complexity with swarm intelligence processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESM'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Leicester, France. pp 302-304</w:t>
+              <w:t xml:space="preserve">EPNACS 2010, a satellite meeting within ECCS'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317948v1</w:t>
+                <w:t xml:space="preserve">hal-03317946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicative Issues from Self-Organized Systems Based on Social Insects Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling urban services usage with social insect algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Ghnemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rawan Ghnemat</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium in Understanding Intelligent and Complex Systems (UICS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Targu-Mures, Romania</w:t>
+              <w:t xml:space="preserve">Eurosis-ETI editor, 2nd Asian Simulation Technology Conference (ASTEC’2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317951v1</w:t>
+                <w:t xml:space="preserve">hal-03317947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of Pedestrian Behaviors in Transport Areas: The Specific Case of Platform/Train Exchanges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applicative Issues from Self-Organized Systems Based on Social Insects Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCSA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.129-133</w:t>
+              <w:t xml:space="preserve">International Symposium in Understanding Intelligent and Complex Systems (UICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Targu-Mures, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430560v1</w:t>
+                <w:t xml:space="preserve">hal-03317951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of a displacement survey to detect road network use vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lions</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCSA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.151-155</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Complex Systems and Applications (ICCSA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le Havre, France. pp.151-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430561v1</w:t>
+                <w:t xml:space="preserve">hal-00430690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">URBAN DYNAMICS MODELLING USING ANT NEST BUILDING</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Managing Spatial Self-organization via collective behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MESM'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Amman, Jordan. pp.124-128</w:t>
+              <w:t xml:space="preserve">ESM'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Leicester, France. pp 302-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431231v1</w:t>
+                <w:t xml:space="preserve">hal-03317948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-Based Modeling Using Swarm Intelligence in Geographical Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rawan Ghnemat</w:t>
+                <w:t xml:space="preserve">Modeling and Simulation of Pedestrian Behaviors in Transport Areas: The Specific Case of Platform/Train Exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fiegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Al-Ain, United Arab Emirates. pp.xxx-xxx</w:t>
+              <w:t xml:space="preserve">ICCSA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.129-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430564v1</w:t>
+                <w:t xml:space="preserve">hal-00430560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWARM INTELLIGENCE ENGINEERING FOR SPATIAL ORGANIZATION MODELLING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rawan Ghnemat</w:t>
+                <w:t xml:space="preserve">Exploitation of a displacement survey to detect road network use vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACEA08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Salt, Jordan. pp.118-125</w:t>
+              <w:t xml:space="preserve">ICCSA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.151-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431232v1</w:t>
+                <w:t xml:space="preserve">hal-00430561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Spatial System Emergence from Community Swarm Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">URBAN DYNAMICS MODELLING USING ANT NEST BUILDING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAAS within AISB 2008 Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Aberdeen, United Kingdom. 7 p</w:t>
+              <w:t xml:space="preserve">MESM'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Amman, Jordan. pp.124-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431233v1</w:t>
+                <w:t xml:space="preserve">hal-00431231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial detection of organization under evacuation situation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agent-Based Modeling Using Swarm Intelligence in Geographical Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Ghnemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mallet</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agent Based Spatial Simulation international workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Innovations'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Al-Ain, United Arab Emirates. pp.xxx-xxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430666v1</w:t>
+                <w:t xml:space="preserve">hal-00430564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELING OF THE VULNERABILITY RELATED TO THE DYNAMIC ROAD TRAFFIC</w:t>
               </w:r>
@@ -15691,77 +15716,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Simulation and Modelling (ESM'2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Le Havre, France. pp.524-531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15786,103 +15811,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche d'intelligence collective pour l'élaboration d'une carte de vulnérabilité dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Avignon, France. pp.3B-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15907,103 +15932,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DYNAMIC VULNERABILITY MAP TO ASSESS THE RISK OF ROAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Risk Models and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Kièv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16022,5657 +16047,5968 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">URBAN CULTURAL DYNAMICS MODELLING USING SWARM INTELLIGENCE AND GEOGRAPHICAL INFORMATION SYSTEMS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial detection of organization under evacuation situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESM'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Le Havre, France. pp.258-263</w:t>
+              <w:t xml:space="preserve">Agent Based Spatial Simulation international workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430566v1</w:t>
+                <w:t xml:space="preserve">hal-00430666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANAGING SPATIAL SELF-ORGANIZATION VIA COLLECTIVE BEHAVIORS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">SWARM INTELLIGENCE ENGINEERING FOR SPATIAL ORGANIZATION MODELLING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESM'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Le Havre, France. pp.264-266</w:t>
+              <w:t xml:space="preserve">ACEA08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Salt, Jordan. pp.118-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430565v1</w:t>
+                <w:t xml:space="preserve">hal-00431232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion: appraisal-coping model for the &amp;quot;Cascades&amp;quot; problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Clément</w:t>
+                <w:t xml:space="preserve">Adaptive Spatial System Emergence from Community Swarm Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jay</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESM'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, St Julian, Malta. pp.309-314</w:t>
+              <w:t xml:space="preserve">SIAAS within AISB 2008 Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Aberdeen, United Kingdom. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431237v1</w:t>
+                <w:t xml:space="preserve">hal-00431233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for ecological resources management simulation using geographical information systems and interacting agent systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">URBAN CULTURAL DYNAMICS MODELLING USING SWARM INTELLIGENCE AND GEOGRAPHICAL INFORMATION SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit 2007 - Ecologicla Complexity and Sustainability - Challenges and Opportunities for 21st Century's Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Beijing, China</w:t>
+              <w:t xml:space="preserve">ESM'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Le Havre, France. pp.258-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317443v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decentralized approach for the transportation on demand problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MANAGING SPATIAL SELF-ORGANIZATION VIA COLLECTIVE BEHAVIORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Ghnemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNACS 2007 within ECCS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">ESM'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Le Havre, France. pp.264-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317791v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approach for interactions systems solving using differential transform method - simulation of Lotka-Volterra system and epidemic model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaid Odibat</w:t>
+                <w:t xml:space="preserve">Emotion: appraisal-coping model for the &amp;quot;Cascades&amp;quot; problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mahboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit 2007 - Ecologicla Complexity and Sustainability - Challenges and Opportunities for 21st Century's Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Beijing, China</w:t>
+              <w:t xml:space="preserve">ESM'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, St Julian, Malta. pp.309-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317545v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-Based Perception of an Environment in an Emergency Situation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Serin</w:t>
+                <w:t xml:space="preserve">A methodology for ecological resources management simulation using geographical information systems and interacting agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the World Congress on Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, London, United Kingdom. pp.49-54</w:t>
+              <w:t xml:space="preserve">EcoSummit 2007 - Ecologicla Complexity and Sustainability - Challenges and Opportunities for 21st Century's Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269406v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community Swarm Optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A decentralized approach for the transportation on demand problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNACS 2007 within ECCS'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317790v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent computing for natural complex systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moulay-Ahmed Aziz-Alaoui</w:t>
+                <w:t xml:space="preserve">Numerical approach for interactions systems solving using differential transform method - simulation of Lotka-Volterra system and epidemic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Odibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoSummit 2007 - Ecologicla Complexity and Sustainability - Challenges and Opportunities for 21st Century's Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317440v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent computing for natural and social complex systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agent-Based Perception of an Environment in an Emergency Situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahem Kebair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GU8-ISAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the World Congress on Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, London, United Kingdom. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317792v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential transform method and numerical simulations of chaotic ecological models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaid Odibat</w:t>
+                <w:t xml:space="preserve">Community Swarm Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moulay-Ahmed Aziz-Alaoui</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit 2007 - Ecologicla Complexity and Sustainability - Challenges and Opportunities for 21st Century's Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, beijing, China</w:t>
+              <w:t xml:space="preserve">EPNACS 2007 within ECCS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317542v1</w:t>
+                <w:t xml:space="preserve">hal-03317790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE USE OF GENERALIZED DERANGEMENTS FOR SCHELLING'S MODEL OF SEGREGATION</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
+                <w:t xml:space="preserve">Emergent computing for natural complex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay-Ahmed Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESM'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, St Julian, Malta. pp.306-308</w:t>
+              <w:t xml:space="preserve">EcoSummit 2007 - Ecologicla Complexity and Sustainability - Challenges and Opportunities for 21st Century's Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431234v1</w:t>
+                <w:t xml:space="preserve">hal-03317440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE USE OF ANT COLONY IN ASSOCIATIVE CLASSIFICATION</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergent computing for natural and social complex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESM'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, St Julian, Malta. pp.315-316</w:t>
+              <w:t xml:space="preserve">GU8-ISAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431235v1</w:t>
+                <w:t xml:space="preserve">hal-03317792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control on System Diffusion Using Genetic Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luaï Jaff</w:t>
+                <w:t xml:space="preserve">Differential transform method and numerical simulations of chaotic ecological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Odibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay-Ahmed Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESM'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, St Julian, Malta. pp.262-266</w:t>
+              <w:t xml:space="preserve">EcoSummit 2007 - Ecologicla Complexity and Sustainability - Challenges and Opportunities for 21st Century's Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431236v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organisation simulation over geographical information system based on multi-agent platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">ON THE USE OF GENERALIZED DERANGEMENTS FOR SCHELLING'S MODEL OF SEGREGATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp 420-424</w:t>
+              <w:t xml:space="preserve">ESM'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, St Julian, Malta. pp.306-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317796v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model and Simulation Engineering in the Field of Ecology using web and Ontology and XML</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Prévost</w:t>
+                <w:t xml:space="preserve">ON THE USE OF ANT COLONY IN ASSOCIATIVE CLASSIFICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kifaya Qaddoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Thabtah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp 478-482</w:t>
+              <w:t xml:space="preserve">ESM'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, St Julian, Malta. pp.315-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317800v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cliff collapse hazards spatio-temporal modelling through GIS: From parameters determination to multi-scale approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Duperret</w:t>
+                <w:t xml:space="preserve">Control on System Diffusion Using Genetic Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luaï Jaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laville</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp 425-429</w:t>
+              <w:t xml:space="preserve">ESM'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, St Julian, Malta. pp.262-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317797v1</w:t>
+                <w:t xml:space="preserve">hal-00431236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision and reification of emerging systems in population dynamics simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Prévost</w:t>
+                <w:t xml:space="preserve">Self-organisation simulation over geographical information system based on multi-agent platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESM 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp 471-477</w:t>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp 420-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317799v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization Detection Using Emergent Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision and reification of emerging systems in population dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOAS'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Erfurt, Germany</w:t>
+              <w:t xml:space="preserve">ESM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp 471-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431258v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution process of geographical data base within self-organized topological propagation area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakima Kadri-Dahmani</w:t>
+                <w:t xml:space="preserve">Model and Simulation Engineering in the Field of Ecology using web and Ontology and XML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aomar Osmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESM 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp 415-419</w:t>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp 478-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317795v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate Growth Time Series for Dynamic Combinatorics Modelisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hatem Hadj Kacem</w:t>
+                <w:t xml:space="preserve">Cliff collapse hazards spatio-temporal modelling through GIS: From parameters determination to multi-scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECELM-2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Tirgu-Mures, Romania</w:t>
+              <w:t xml:space="preserve">ESM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp 425-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167108v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of homotopy perturbation method for ecosystems modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organization Detection Using Emergent Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp 483-487</w:t>
+              <w:t xml:space="preserve">SOAS'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Erfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317801v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Decision Support System for Geographical Information Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">The evolution process of geographical data base within self-organized topological propagation area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Kadri-Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aomar Osmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECELM-2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Tirgu-Mures, Romania. pp 78-90</w:t>
+              <w:t xml:space="preserve">ESM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp 415-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317804v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'organisations par les colonies de fourmis en compétition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moderate Growth Time Series for Dynamic Combinatorics Modelisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luaï Jaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Hadj Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The French Society of Operations Research and Decision Analysis (ROADEF), Feb 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">ECELM-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Tirgu-Mures, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317826v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing levels of description in a fluid flow simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+                <w:t xml:space="preserve">Application of homotopy perturbation method for ecosystems modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Odibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNADS'05, a satellite workshop within ECCS'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">ESM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp 483-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317614v1</w:t>
+                <w:t xml:space="preserve">hal-03317801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automata-based adaptive behavior for economic modeling using game theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Emerging Decision Support System for Geographical Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Kadri-Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saleh Oqeili</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Hadj Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Henry Edmond Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Paris, France. pp.99-105</w:t>
+              <w:t xml:space="preserve">ECELM-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Tirgu-Mures, Romania. pp 78-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012927v1</w:t>
+                <w:t xml:space="preserve">hal-03317804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Holarchic Ecosystem Model based on Ontological tool</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection d'organisations par les colonies de fourmis en compétition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESM 2004, European Simulation and Modelling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, UNESCO, Paris, France. pp 164-171</w:t>
+              <w:t xml:space="preserve">Roadef 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The French Society of Operations Research and Decision Analysis (ROADEF), Feb 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317820v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling the Complexity of an Estuarial Ecosystem, a Methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changing levels of description in a fluid flow simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA 38th symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Rouen, France</w:t>
+              <w:t xml:space="preserve">EPNADS'05, a satellite workshop within ECCS'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317819v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of the road traffic by an ant algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dutot</w:t>
+                <w:t xml:space="preserve">Automata-based adaptive behavior for economic modeling using game theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Ghnemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalaf Khatatneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Oqeili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henry Edmond Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Conference in Transport Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WCTR Society, Jul 2004, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris, France. pp.99-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317617v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer Agent-Based Model for Decision Support System Using Psychological Structure and Emotional states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Colloc</w:t>
+                <w:t xml:space="preserve">Methodology for Holarchic Ecosystem Model based on Ontological tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESM 2004, European Simulation and Modelling Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2004, Paris, France. pp 325-329</w:t>
+              <w:t xml:space="preserve">, Oct 2004, UNESCO, Paris, France. pp 164-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317821v1</w:t>
+                <w:t xml:space="preserve">hal-03317820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tables, Semirings and Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handling the Complexity of an Estuarial Ecosystem, a Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JICCSE 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Al-Balqa' Applied University, Al-Salt, Jordan</w:t>
+              <w:t xml:space="preserve">ECSA 38th symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317818v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color ant populations algorithm for dynamic distribution in simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of the road traffic by an ant algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESS 2003, European Simulation Symposium and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">10th World Conference in Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WCTR Society, Jul 2004, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317639v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECISION SUPPORT SYSTEM AND REGULATION SYSTEM FOR ROAD TRAFFIC MANAGEMENT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dutot</w:t>
+                <w:t xml:space="preserve">Multilayer Agent-Based Model for Decision Support System Using Psychological Structure and Emotional states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Colloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESS 2003, European Simulation Symposium and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">ESM 2004, European Simulation and Modelling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Paris, France. pp 325-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317822v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid and Hierarchical Compartmental Approach for Ecosystem Applied to Estuaries Modelization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+                <w:t xml:space="preserve">Tables, Semirings and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalaf Khatatneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMc'2003, European Simulation and Modelling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Naples, Italy</w:t>
+              <w:t xml:space="preserve">JICCSE 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Al-Balqa' Applied University, Al-Salt, Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317823v1</w:t>
+                <w:t xml:space="preserve">hal-03317818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the Level of Description in Aquatic Ecosystem Models: an Overview</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">DECISION SUPPORT SYSTEM AND REGULATION SYSTEM FOR ROAD TRAFFIC MANAGEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMc'2003, European Simulation and Modelling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Naples, Italy</w:t>
+              <w:t xml:space="preserve">ESS 2003, European Simulation Symposium and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317824v1</w:t>
+                <w:t xml:space="preserve">hal-03317822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road traffic management based on ant system and regulation model</w:t>
+                <w:t xml:space="preserve">Color ant populations algorithm for dynamic distribution in simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAS 2003 - The International Workshop on Modeling and Applied Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Bergeggi, Italy. pp 35-43</w:t>
+              <w:t xml:space="preserve">ESS 2003, European Simulation Symposium and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317642v1</w:t>
+                <w:t xml:space="preserve">hal-03317639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN ACTOR ARCHITECTURE TO DEVELOP GAMES FOR BLIND CHILDREN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid and Hierarchical Compartmental Approach for Ecosystem Applied to Estuaries Modelization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAME-ON 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ESMc'2003, European Simulation and Modelling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317636v1</w:t>
+                <w:t xml:space="preserve">hal-03317823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIMANTS: a distributed multi-castes ant system for DNA sequencing by hybridization</w:t>
+                <w:t xml:space="preserve">AN ACTOR ARCHITECTURE TO DEVELOP GAMES FOR BLIND CHILDREN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETTAB 2002 workshop on Agents in Bioinformatics within AAMAS 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">GAME-ON 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317666v1</w:t>
+                <w:t xml:space="preserve">hal-03317636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Sequencing Hybridization Based on Multi-Castes Ant System</w:t>
+                <w:t xml:space="preserve">Road traffic management based on ant system and regulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2002 - the First International Joint Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">MAS 2003 - The International Workshop on Modeling and Applied Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Bergeggi, Italy. pp 35-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317653v1</w:t>
+                <w:t xml:space="preserve">hal-03317642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTIVE OBJECTS TO DEVELOP COMPUTER GAMES FOR BLIND CHILDREN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changing the Level of Description in Aquatic Ecosystem Models: an Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAME-ON 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Harrow, United Kingdom</w:t>
+              <w:t xml:space="preserve">ESMc'2003, European Simulation and Modelling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317656v1</w:t>
+                <w:t xml:space="preserve">hal-03317824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic algorithms on automata with multiplicities for adaptive agent behaviour in emergent organizations</w:t>
+                <w:t xml:space="preserve">ACTIVE OBJECTS TO DEVELOP COMPUTER GAMES FOR BLIND CHILDREN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Ponty</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCI'2001, 5th World Multi-Conference on Systemics, Cybernetics and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Orlando, United States</w:t>
+              <w:t xml:space="preserve">GAME-ON 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Harrow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317668v1</w:t>
+                <w:t xml:space="preserve">hal-03317656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangien model of suspended matter in a fluvial out-flow used with a multi-agent system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA Sequencing Hybridization Based on Multi-Castes Ant System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESS 2001, 13th European Simulation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Marseille, France</w:t>
+              <w:t xml:space="preserve">AAMAS 2002 - the First International Joint Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317679v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les simulations multi-agents : concept et outil de modélisation non-linéaire pour l’émergence de systèmes organisés</w:t>
+                <w:t xml:space="preserve">DIMANTS: a distributed multi-castes ant system for DNA sequencing by hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque Chaos Temporel et Chaos Spatio-temporel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Le Havre, France</w:t>
+              <w:t xml:space="preserve">NETTAB 2002 workshop on Agents in Bioinformatics within AAMAS 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317688v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles d’identification et d’évolution de structures hydrodynamiques dans des flux complexes par des systèmes multi-agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Genetic algorithms on automata with multiplicities for adaptive agent behaviour in emergent organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Flouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII Colloque de l’Union des Océanographes de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Villeneuve d'Asq, France</w:t>
+              <w:t xml:space="preserve">SCI'2001, 5th World Multi-Conference on Systemics, Cybernetics and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317689v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automata with multiplicities as behaviour model in multi-agent simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lagrangien model of suspended matter in a fluvial out-flow used with a multi-agent system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCI'2001, 5th World Multi-Conference on Systemics, Cybernetics and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Orlando, United States</w:t>
+              <w:t xml:space="preserve">ESS 2001, 13th European Simulation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317669v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-agent system integrating vortex methods for fluid flow computation</w:t>
+                <w:t xml:space="preserve">Les simulations multi-agents : concept et outil de modélisation non-linéaire pour l’émergence de systèmes organisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IMACS congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">3ème colloque Chaos Temporel et Chaos Spatio-temporel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317672v1</w:t>
+                <w:t xml:space="preserve">hal-03317688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based simulation of water flow for environment modelling in estuaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles d’identification et d’évolution de structures hydrodynamiques dans des flux complexes par des systèmes multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 2000 Agent-Based Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Passau, Germany</w:t>
+              <w:t xml:space="preserve">XXVII Colloque de l’Union des Océanographes de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Villeneuve d'Asq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317677v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed multi-agents systems used for dynamic aquatic simulations</w:t>
+                <w:t xml:space="preserve">Automata with multiplicities as behaviour model in multi-agent simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Flouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESS 2000, 12th European Simulation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Hamburg, Germany. pp 504-508</w:t>
+              <w:t xml:space="preserve">SCI'2001, 5th World Multi-Conference on Systemics, Cybernetics and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317671v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique des équations d’euler à l’aide d’une méthode de vortex de type particule maillage sur une machine parallèle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-agent system integrating vortex methods for fluid flow computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Huberson</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canum’99, Congrès d’Analyse Nu- mérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Ax-Bonascre, France</w:t>
+              <w:t xml:space="preserve">16th IMACS congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317682v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche multi-agent pour la simulation d’environnement estuarien</w:t>
+                <w:t xml:space="preserve">Agent-based simulation of water flow for environment modelling in estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Seine-Aval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, Rouen, France</w:t>
+              <w:t xml:space="preserve">Workshop 2000 Agent-Based Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Passau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317683v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique d’une méthode particulaire 3D sur origin 2000 à l’aide de PVM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed multi-agents systems used for dynamic aquatic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Huberson</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canum’98, Congrès d’Analyse Nu- mérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Arles, France</w:t>
+              <w:t xml:space="preserve">ESS 2000, 12th European Simulation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Hamburg, Germany. pp 504-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317681v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurent particle and particle-in-cell methods using PVM in three dimensional space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique des équations d’euler à l’aide d’une méthode de vortex de type particule maillage sur une machine parallèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Adouobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Huberson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ECCOMAS 98 Computational Fluid Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Canum’99, Congrès d’Analyse Nu- mérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Ax-Bonascre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317676v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallélisation d’une méthode particules-maillages TSC avec PVM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche multi-agent pour la simulation d’environnement estuarien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Huberson</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canum’97, Congrès d’Analyse Nu- mérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Imbours, France</w:t>
+              <w:t xml:space="preserve">Colloque Seine-Aval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317680v1</w:t>
+                <w:t xml:space="preserve">hal-03317683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique d’un canal à houle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation numérique d’une méthode particulaire 3D sur origin 2000 à l’aide de PVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Adouobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lhuissier</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Huberson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes journées de l’hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Canum’98, Congrès d’Analyse Nu- mérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317687v1</w:t>
+                <w:t xml:space="preserve">hal-03317681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d’une houle de canal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concurent particle and particle-in-cell methods using PVM in three dimensional space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Adouobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lhuissier</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Huberson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1991, Caen, France</w:t>
+              <w:t xml:space="preserve">4th ECCOMAS 98 Computational Fluid Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317686v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houle de canal numérique et simulation de transport de sédiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallélisation d’une méthode particules-maillages TSC avec PVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Adouobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lhuissier</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Huberson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1991, Paris, France</w:t>
+              <w:t xml:space="preserve">Canum’97, Congrès d’Analyse Nu- mérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Imbours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317685v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simulation numérique d’un canal à houle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3èmes journées de l’hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation d’une houle de canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1991, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houle de canal numérique et simulation de transport de sédiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Congrès de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1991, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique d’une houle de canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère journées inter-universitaires Génie Civil-Génie Côtier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1990, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21682,186 +22018,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports comme objet de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouin Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées interdisciplinaires des Sciences de la mer, GDR OMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nervousness propagation on crowd dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21876,51 +22212,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIFI International Conference 2018 COMPLEXITY, NETWORKS AND COLLECTIVE BEHAVIOUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21930,65 +22266,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic and Prevention Tools for Attacks in an Information System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Kassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22029,87 +22365,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESM'2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, San Sebastian, Spain. Eurosis, pp.180-187, 2024, 978-9-492-859-33-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain for Certification of Local Food Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22124,73 +22460,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th International Conference on Logistics &amp; Transport 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Seoul (Korea), South Korea. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain for the maritime : A modular proposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22245,177 +22581,177 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRCCS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Le Havre, France. pp.438-441, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation and fluidity of logistics transactions through blockchain technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Regional Conference of Complex Systems 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zenodo, pp.442-445, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7957531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure access control to data in off-chain storage on blockchain-based consent systems by cryptograph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mongetro Goint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22444,73 +22780,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRCCS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Le Havre, France. pp.450-453, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privileging permissioned blockchain deployment for the maritime sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22565,142 +22901,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRCCS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Le Havre, France. pp.446-449, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book of Abstracts - FRCCS 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Interdonato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRCCS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Le Havre, France. Zenodo, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7943009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22710,51 +23046,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disaster and Emergency Management: Prediction, Evacuation and Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22770,345 +23106,345 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue of the French Regional Conference on Complex Systems - FRCCS 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logistique de crises sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Derrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la logistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue &amp;quot;Nonlinear Dynamics in Bio-Systems&amp;quot;, Int. Journal of Bifurcation and Chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Belykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luonan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianshou Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25 (07), 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127415020010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23118,1636 +23454,1636 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritime Ports, Supply Chains and Logistics Corridors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Routledge Studies in Transport Analysis, 9781032429410. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003365013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Systems, Smart Territories and Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Cham, pp.XVI, 256, 2021, Understanding Complex Systems, 978-3-030-59302-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-59302-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Platform for Smart Port - IPaSPort’2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop on Advance in NonLinear Complex Systems and Applications - WANCSA’2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4th International Conference on Complex Systems and Applications - ICCSA2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinzhi Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Territory and Networks - STaN 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue “Complex Systems and Applications”, pour la revue Int. Journal of Bifurcation and Chaos, vol. 22(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of SOMC 2012, Self-Organisation Management and Control, a satellite meeting within ECCS'12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay-Ahmed Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of EPNACS 2011, Emergent Properties for Natural and Artificial Complex Systems, a satellite meeeting within ECCS'11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay-Ahmed Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Third International Symposium on Swarm Intelligence Algorithms and Applications Symposium, A symposium at the AISB 2010 Convention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SSAISB: The Society for the Study of Artificial Intelligence and the Simulation of Behaviour. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Systems and Self-organization Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Kadri-Dahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Verlag, pp.236, 2009, Understanding Complex Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-88073-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue “Modelling and Analysing Complex Interacting Systems”, pour la revue Dynamics of Continuous, Discrete and Impulsive Systems - Serie B : Applications and Algorithms, Vol. 64(4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From System Complexity to Emergent Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Verlag, pp.369, 2009, Understanding Complex Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2008 european Simulation and Modelling Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladdin Ayesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eurosis-ETI, 591p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2007 European Simulation and Modelling Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Sklenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eurosis-ETI, pp.615, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2006 European Simulation and Modelling Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nketsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Paludetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eurosis-ETI, pp.590, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Aziz-Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.280, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24757,51 +25093,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seamless seas leveraging blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24856,87 +25192,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybersecurity, Cybercrimes, and Smart Emerging Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.130-143, 2025, 9781003614197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La blockchain : automatisation et fluidification des transactions logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24951,73 +25287,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure et usage de la blockchain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.143-155, 2024, Thèmes &amp; Commentaires, 978-2-247-22854-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Dynamics of Human Behaviors During Disasters: A Mathematical and Geographical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25066,420 +25402,420 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems, Smart Territories and Mobility. Understanding Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.201-218, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-59302-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a Model of Nervousness Propagation Within Virtual Crowds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Sajous; Cyrille Bertelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems, Smart Territories and Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-200, 2021, 978-3-030-59302-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-59302-5_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EM3 : A model to explore the effects of ecomobility policies on an urban area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Sajous; Cyrille Bertelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems, Smart Territories and Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-256, 2021, Understanding Complex Systems, 978-3-030-59301-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-59302-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces du corps et intelligence collective : les fourmis sont-elles plus intelligentes que les informaticiens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Galinon-Mélenec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'homme-trace. Des traces du corps au corps-trace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, 2017, 978-2-271-11417-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systemic Approach with Agent-based Model and Dynamic Graphs to Understand the Organization of a Logistic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Démare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25488,133 +25824,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leveque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Sea shipping: Myth or future of regional transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of Binary Data Sets Using Artificial Ants Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25642,87 +25978,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Information Processing. ICONIP 2015. Lecture Notes in Computer Science, vol 9489</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.716-723, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight Distributed Adaptive Algorithm for Voting Procedures by Using Network Average Consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Duhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cotsaftis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25737,1557 +26073,1557 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMA 2013: Principles and Practice of Multi-Agent Systems. Lecture Notes in Computer Science, vol 8291</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.421-428, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Case-Based Reasoning Based on the Multi-Agent Systems: Individualized Follow-Up of Learners in Distance Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Zouhair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mokhtar En-Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benaissa Amami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadhoum Boukachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Distributed Computing VI. Studies in Computational Intelligence, vol 446</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.51-57, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and reification of emerging dynamical ecosystems from interaction networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Bertelle and Gérard H.E. Duchamp and Hakima Kadri-Dahmani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems and Self-organization Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.139-161, 2009, Understanding Complex Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-88073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization simulation over geographical information systems based on multi-agent platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Decentralised Approach for the Transportation On Demand Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems and Self-organization Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">From System Complexity to Emergent Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.281-289, 2009, Understanding Complex Systems</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430551v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422354v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swarm intelligence for urban dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Self-organization simulation over geographical information systems based on multi-agent platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Enachescu, B. Iantovics, F. Filip. </w:t>
+              <w:t xml:space="preserve">Cyrille Bertelle and Gérard H.E. Duchamp and Hakima Kadri-Dahmani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Bio-Inspired Computational Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Complex Systems and Self-organization Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer-Verlag, pp.107-116, 2009, Understanding Complex Systems, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430559v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community Swarm Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Swarm intelligence for urban dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">M.A Aziz-Alaoui and Cyrille Bertelle. </w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Enachescu, B. Iantovics, F. Filip. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From System Complexity to Emergent Properties</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Bio-Inspired Computational Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editura Universitatii "Petru Maior", pp.131-137, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430547v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decentralised Approach for the Transportation On Demand Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Community Swarm Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Ghnemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henry Edmond Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.A Aziz-Alaoui and Cyrille Bertelle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From System Complexity to Emergent Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.281-289, 2009, Understanding Complex Systems</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer-Varlag, pp.195-207, 2009, Understanding Complex Systems, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02199-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422354v2</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cliff Collapse Hazards Spatio-Temporal Modelling through GIS: from Parameters Determination to Multi-scale Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Bertelle and Gérard H.E. Duchamp and Hakima Kadri-Dahmani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems and Self-organization Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.117-127, 2009, Understanding Complex Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-88073-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution process of geographical database within self-organized topological propagation area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakima Kadri-Dahmani</w:t>
+                <w:t xml:space="preserve">Application of Homotopy Perturbation Method for Ecosystems Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid M. Odibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aomar Osmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Bertelle and Gérard H.E. Duchamp and Hakima Kadri-Dahmani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems and Self-organization Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer-Verlag, pp.97-106, 2009, Understanding Complex Systems, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
+              <w:t xml:space="preserve">, Springer-Verlag, pp.51-61, 2009, Understanding Complex Systems, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-88073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430550v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Homotopy Perturbation Method for Ecosystems Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaid M. Odibat</w:t>
+                <w:t xml:space="preserve">The evolution process of geographical database within self-organized topological propagation area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Kadri-Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard H.E. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aomar Osmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Bertelle and Gérard H.E. Duchamp and Hakima Kadri-Dahmani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems and Self-organization Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer-Verlag, pp.51-61, 2009, Understanding Complex Systems, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
+              <w:t xml:space="preserve">, Springer-Verlag, pp.97-106, 2009, Understanding Complex Systems, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-88073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430549v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion : appraisal-coping model for the &amp;quot;Cascades&amp;quot; problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mahboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From System Complexity to Emergent Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion: appraisal-coping model for the &amp;quot;Cascades&amp;quot; problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mahboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.A Aziz-Alaoui and Cyrille Bertelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From System Complexity to Emergent Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Varlag, pp.355-363, 2009, Understanding Complex Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automata-based Adaptive Behavior for Economical Modelling Using Game Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Ghnemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Oqeili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henry Edmond Duchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moulay A. Aziz-Alaoui et Cyrille Bertelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.171-183, 2006, Springer Complexity: Understanding Complex Systems series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing Levels of Description in a Fluid Flow Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moulay A. Aziz-Alaoui et Cyrille Bertelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.87-99, 2006, Springer Complexity: Understanding Complex Systems series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic influence of wave on a horizontal cylinder beneath waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bélorgey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B.A. Schrefler, O.C. Zienkiewicz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Modelling in Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A.A. Balkema, pp 609-615, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27297,51 +27633,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La blockchain doit évoluer pour être compétitive. Voici la piste technologique d’un acteur majeur du domaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27350,508 +27686,613 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Roadmap for complex Systems 2008-2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chavalarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion : modèle d'appraisal-coping pour le problème des Cascades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mahboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of human behaviors during catastrophic events: stability and bifurcations</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                <w:t xml:space="preserve">Penalized estimation of GEV parameters for extreme quantile regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien M. Vidagbandji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amanton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01636209v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathematical modeling of human behaviors during catastrophic events: stability and bifurcations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Aziz-Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tables, Memorized Semirings and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henry Edmond Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalaf Khatatneh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27861,91 +28302,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Com2SiCa - Rapport de fin de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27957,366 +28398,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03906306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnements industriels virtualisés et processus d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadhoum Boukachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Galinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Séminaire VIRTUALIA, La réalité virtuelle au service de la recherche, CIREVE (Centre Interdisciplinaire de Réalité Virtuelle, Normandie Université Caen. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallélisation de méthodes tourbillonnaires sur cray T3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Knio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Huberson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Laboratoire de Mécanique, Université du Havre. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of particle methods on parallel architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Huberson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Knio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] laboratoire de mécanique, université du Havre. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28326,100 +28767,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of a channel swell applied to a simple sediment transport model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse numérique [math.NA]. Université le Havre Normandie, 1991. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03317692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28429,105 +28870,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la modélisation informatique des milieux complexes naturels, implémentée dans des environnements parallèles et distribués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université du Havre, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00429163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId497"/>
+      <w:footerReference w:type="default" r:id="rId502"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28595,51 +29036,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BC3CB7F"/>
+    <w:nsid w:val="62CBB076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28826,51 +29267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-bertelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5484-161X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11061612X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314096v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien M. Vidagbandji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berred" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amanton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2025.2543854" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05375868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaiyun Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Amri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Liang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziliang Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Merino Laso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13223650" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delpierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcp4030022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017368v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Besancenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilletta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities6020041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046031v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongetro Goint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11071592" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Le Galloudec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Ahmed Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Masmoudi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Azzag" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Jemaa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIC.2019.10025522" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut D&#233;mare" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313799" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhad Faisal Behadili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay George" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29121/ijetmr.v5.i4.2018.215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lucas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cotsaftis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010185" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114928v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812741850044X" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114933v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127417502194" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijitcs.2017.01.01" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533310v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.04.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114935v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichao Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Guan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3791" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duhart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-016-0316-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114937v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchan Zhao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11432-015-0915-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#233;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127416300251" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115622v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzag" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.127" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116500v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunjiao Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnu038" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay E. George" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ieij.2016.4204" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116498v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116502v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/iju.2016.7102" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116507v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijasa.2015.3401" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116508v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06224" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526485v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27150" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abed Salman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40649-015-0019-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Zouhair" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mokhtar En-Naimi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Amami" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhoum Boukachour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Person" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9781/ijimai.2014.266" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Zhou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/47/22/225003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.032127" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116515v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mokhter En-Naimi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123329v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhi Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412020014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-012-0516-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1XG3X5C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952606v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Ghnemat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Balev" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412500253" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20120107002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317881v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En-Naimi El Mokhtar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430504v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid M. Odibat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H.E. Duchamp" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430513v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431230v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430562v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281516v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Kadri-Dahmani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Osmani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281515v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lua&#239; Jaff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430523v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430530v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pr&#233;vost" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436699v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerebourg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400875v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lambard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27395.16166" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954980v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955136v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955173v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955201v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954891v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371839v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371853v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Garbaccio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontaine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318205v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bailly&#8208;hasco&#235;t" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371845v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371835v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alloghe Abessolo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371849v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina El Houari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318208v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371847v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310444v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313095v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Gaou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo-Valdivieso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3372938.3372975" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116739v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116747v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316016v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116758v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116741v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959229v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116768v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116875v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123313v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassam Wehbe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959204v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123310v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhallal Narimane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636251v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649154v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116637v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199717v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.174" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115638v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163022v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Raba&#239;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433143v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2015.7136619" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116526v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuigeng Zhou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116882v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115464v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Rabai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115660v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116690v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123317v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992945v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123685v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115453v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123683v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWISE.2014.7042663" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120485v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116642v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959176v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leveque" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123319v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116683v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120483v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317923v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317924v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116686v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959165v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123323v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317937v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123324v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952638v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123688v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317929v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317953v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucchini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nabaa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317930v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317885v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328121v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353227v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317945v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317935v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fiegel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317944v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317941v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317936v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317934v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352901v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lions" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317946v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317947v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430690v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317948v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317951v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430560v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430561v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431231v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430564v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431232v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431233v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430666v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430682v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430724v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430696v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430566v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430565v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431237v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mahboub" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317443v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317791v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317545v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Odibat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269406v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahem Kebair" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Serin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317790v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317440v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317792v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317542v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431234v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431235v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifaya Qaddoum" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Thabtah" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431236v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317796v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317800v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317797v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laville" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317799v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431258v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317795v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167108v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hadj Kacem" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317801v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317804v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317826v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317614v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012927v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalaf Khatatneh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Oqeili" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henry Edmond Duchamp" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317820v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317819v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317617v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317821v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Colloc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317818v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317639v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317822v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317823v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317824v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317642v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317636v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317666v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317653v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317656v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317668v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Flouret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ponty" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317679v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Olivier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317688v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317689v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317669v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317672v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317677v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317671v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317682v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adouobo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huberson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317683v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317681v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317676v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317680v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317687v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lhuissier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317686v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317685v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317684v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971957v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouin Nathan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115534v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011454v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kass&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805113v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Ferjani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011526v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552486v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011532v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011527v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011463v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7943009" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011456v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011459v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287825v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Derrey" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116523v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Belykh" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luonan Chen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshou Zhou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127415020010" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454756v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gouin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#233;mont" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Maritime-Ports-Supply-Chains-and-Logistics-Corridors/Bertelle-Gouin-Fremont/p/book/9781032429410" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312851v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117118v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117117v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fauvel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117116v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117119v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123334v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duchamp" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123331v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317887v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317893v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317896v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429154v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88073-8" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123332v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429153v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430544v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladdin Ayesh" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430545v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Sklenar" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tanguy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Fortino" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430546v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nketsa" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paludetto" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198081v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191963v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550541v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209273v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_11" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312850v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-59302-5" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_10" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312849v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-59302-5_13" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_13" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375470v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959189v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115652v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123321v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123326v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430554v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88073" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430551v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430559v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430547v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02199-2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422354v2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430553v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88073-8_11" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430550v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430549v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02144553v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430548v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198093v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198098v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317675v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;lorgey" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330070v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431517v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636209v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004303v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454410v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grieu" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecroq" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galinho" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317690v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317691v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03317692v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429163v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-bertelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5484-161X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11061612X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314096v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien M. Vidagbandji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berred" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amanton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2025.2543854" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05375868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaiyun Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Amri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Liang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziliang Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Merino Laso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13223650" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delpierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcp4030022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017368v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Besancenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilletta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities6020041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151411063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046031v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongetro Goint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11071592" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763799v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39495" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Le Galloudec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Ahmed Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Masmoudi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Azzag" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Jemaa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIC.2019.10025522" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut D&#233;mare" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dutot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313799" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhad Faisal Behadili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay George" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29121/ijetmr.v5.i4.2018.215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lucas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cotsaftis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010185" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114928v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812741850044X" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijitcs.2017.01.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114933v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127417502194" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichao Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Guan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3791" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.04.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFPTG736-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzag" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.127" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114937v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchan Zhao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11432-015-0915-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#233;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127416300251" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duhart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvage" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-016-0316-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunjiao Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnu038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116499v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loay E. George" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ieij.2016.4204" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/iju.2016.7102" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116507v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijasa.2015.3401" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116508v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06224" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27150" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112624v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abed Salman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40649-015-0019-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Zouhair" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mokhtar En-Naimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Amami" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhoum Boukachour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Person" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9781/ijimai.2014.266" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116511v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Zhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/47/22/225003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.032127" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116515v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mokhter En-Naimi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123329v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhi Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412020014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123687v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-012-0516-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1XG3X5C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952606v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Ghnemat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Balev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412500253" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123689v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20120107002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317881v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En-Naimi El Mokhtar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430513v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid M. Odibat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H.E. Duchamp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431230v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430562v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430503v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281516v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Kadri-Dahmani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Osmani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281515v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lua&#239; Jaff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430530v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317610v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pr&#233;vost" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436699v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerebourg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563189v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lambard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27395.16166" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563144v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954980v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955136v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955173v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955201v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954891v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371845v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Garbaccio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontaine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318205v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bailly&#8208;hasco&#235;t" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371839v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371835v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alloghe Abessolo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371849v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina El Houari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371842v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371847v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310444v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116730v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313095v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Gaou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo-Valdivieso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3372938.3372975" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116739v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116747v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116758v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116741v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959229v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116768v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116875v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123313v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassam Wehbe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959204v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123310v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhallal Narimane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636251v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116637v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199717v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.174" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115638v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116518v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163022v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Raba&#239;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433143v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2015.7136619" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115464v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Rabai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116526v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuigeng Zhou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116882v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115660v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116690v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123317v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123685v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992945v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115453v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123683v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWISE.2014.7042663" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120485v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123319v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959176v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leveque" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116683v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120483v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317923v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317924v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116686v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959165v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123323v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317937v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123324v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952638v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Komar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123688v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317953v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucchini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nabaa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317929v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317930v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317885v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328121v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317945v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353227v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317935v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fiegel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317944v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317941v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352901v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lions" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317936v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317934v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317946v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317947v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317951v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430690v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317948v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430560v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430561v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431231v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430564v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430682v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430724v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430696v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430666v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431232v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431233v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430566v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430565v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431237v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mahboub" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317443v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317791v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317545v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Odibat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269406v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahem Kebair" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Serin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317790v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317440v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317792v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317542v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431234v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431235v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifaya Qaddoum" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Thabtah" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431236v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317796v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317799v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317800v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317797v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laville" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431258v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317795v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167108v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hadj Kacem" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317801v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317804v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317826v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317614v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012927v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalaf Khatatneh" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Oqeili" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henry Edmond Duchamp" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317820v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317819v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317617v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317821v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Colloc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317818v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317822v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317639v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317823v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317636v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317642v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317824v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317656v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317653v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317666v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317668v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Flouret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ponty" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317679v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Olivier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317688v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317689v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317669v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317672v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cardon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317677v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317671v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317682v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adouobo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huberson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317683v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317681v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317676v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317680v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317687v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lhuissier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317686v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317685v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317684v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971957v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouin Nathan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115534v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011454v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kass&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805113v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Ferjani" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011526v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552486v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011532v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011527v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011463v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7943009" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011456v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011459v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287825v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Derrey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116523v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Belykh" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luonan Chen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshou Zhou" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127415020010" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454756v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gouin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#233;mont" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Maritime-Ports-Supply-Chains-and-Logistics-Corridors/Bertelle-Gouin-Fremont/p/book/9781032429410" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312851v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117118v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117117v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fauvel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117116v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117119v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123334v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duchamp" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123331v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317887v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317893v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317896v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429154v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88073-8" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123332v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429153v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430544v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladdin Ayesh" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430545v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Sklenar" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tanguy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Fortino" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430546v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nketsa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paludetto" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198081v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191963v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550541v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209273v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_11" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312850v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-59302-5" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_10" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312849v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-59302-5_13" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_13" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375470v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959189v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115652v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123321v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123326v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430554v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88073" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422354v2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430551v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430559v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430547v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02199-2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430553v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88073-8_11" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430549v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430550v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02144553v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430548v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198093v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198098v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317675v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;lorgey" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330070v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431517v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565729v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636209v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004303v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906306v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454410v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grieu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecroq" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galinho" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317690v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Knio" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317691v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03317692v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429163v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>