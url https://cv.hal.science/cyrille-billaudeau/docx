--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -1827,117 +1827,486 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00570605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification of membrane fluidity in bacteria using TIR-FCS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Barbotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erdinc Sezgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido-López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peptidoglycan remodeling in response to cell wall acting antibiotics in&amp;lt;i&amp;gt;Bacillus subtilis&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Wegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Cava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new fluorescence-based approach for direct visualization of coat formation during sporulation in Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Lablaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mònica Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent super-resolved imaging allows direct visualization of coat development and reveals sigmaK activity in engulfment-defective Bacillus cereus sporulating cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mònica Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1956,388 +2325,388 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Spores Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cambridge (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des nano-filaments d’actine bactérien MreB durant la croissance de B. subtilis par microscopie SIM-TIRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Scientifiques et Techniques (JST) du Réseau des Microscopistes de l’INRA (RµI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D stochastic process simulation for better interpretation of molecular dynamics related to cell wall biogenesis observed with TIRF microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunjiao Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballlido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kervrann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QBI 2019 - Quantitative BioImaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and passive photonic crystal fibers for compact coherent Raman scattering (CRS) microscope and endoscopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brustlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Muir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface waves on nanostructured metallic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2359,463 +2728,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pelouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Topical Meeting on Nanophotonics, Photonic Crystals and Metamaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572912v1</w:t>
-              </w:r>
-[...367 lines deleted...]
-                <w:t xml:space="preserve">hal-04116709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2872,64 +2872,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erdinc Sezgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New approaches and concepts in microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Heidelberg (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2993,64 +2993,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erdinc Sezgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Biophysical Society meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3088,64 +3088,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal organisation of cell wall elongation machineries in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Jing Rouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kervrann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3459,51 +3459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">symposium de microscopie photonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3724,51 +3724,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytoskeleton Dynamics: Methods and Protocols, Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.123-133, 2020, </w:t>
+              <w:t xml:space="preserve">, 2101, pp.123-133, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0219-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3950,51 +3950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pompeo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00547-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbotin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lablaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60600-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chamot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Serrano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42143-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cornilleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01879-18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chouaki-Benmansour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Ruminski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sartre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Phelipot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23109-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15370" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Frick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mouchacca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Verdeil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12679" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Guidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ruault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lo&#239;odice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0766-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Serg&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ph&#233;lipot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003245" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serg&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mailfert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Trombik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/3599" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pardo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rodier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.165405" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Serrano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiao Lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballlido-Lopez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295561v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdinc Sezgin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wegler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cava" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116709v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300629v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300607v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Jing Rouchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Polard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Campo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286256v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhizhong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornilleau Charl&#232;ne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirouze Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918513v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pompeo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00547-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbotin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lablaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60600-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chamot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Serrano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42143-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cornilleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01879-18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chouaki-Benmansour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Ruminski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sartre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Phelipot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23109-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15370" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Frick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mouchacca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Verdeil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12679" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Guidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ruault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lo&#239;odice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0766-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Serg&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ph&#233;lipot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003245" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serg&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mailfert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Trombik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/3599" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pardo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rodier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.165405" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295561v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdinc Sezgin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wegler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cava" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Serrano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196293v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiao Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballlido-Lopez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300629v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300607v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Jing Rouchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Polard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Campo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286256v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhizhong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornilleau Charl&#232;ne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirouze Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918513v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>