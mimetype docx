--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -2902,73 +2902,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Erdinc Sezgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New approaches and concepts in microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Heidelberg (Germany), Germany</w:t>
+              <w:t xml:space="preserve">2023 Biophysical Society meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300629v1</w:t>
+                <w:t xml:space="preserve">hal-04300607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring membrane fluidity in Bacillus subtilis using TIR-FCS</w:t>
               </w:r>
@@ -3023,73 +3023,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Erdinc Sezgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Biophysical Society meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">New approaches and concepts in microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Heidelberg (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300607v1</w:t>
+                <w:t xml:space="preserve">hal-04300629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal organisation of cell wall elongation machineries in Bacillus subtilis</w:t>
               </w:r>
@@ -3950,51 +3950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pompeo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00547-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbotin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lablaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60600-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chamot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Serrano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42143-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cornilleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01879-18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chouaki-Benmansour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Ruminski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sartre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Phelipot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23109-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15370" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Frick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mouchacca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Verdeil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12679" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Guidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ruault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lo&#239;odice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0766-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Serg&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ph&#233;lipot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003245" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serg&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mailfert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Trombik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/3599" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pardo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rodier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.165405" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295561v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdinc Sezgin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wegler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cava" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Serrano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196293v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiao Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballlido-Lopez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300629v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300607v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Jing Rouchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Polard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Campo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286256v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhizhong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornilleau Charl&#232;ne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirouze Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918513v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pompeo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00547-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbotin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lablaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60600-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chamot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Serrano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42143-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cornilleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01879-18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chouaki-Benmansour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Ruminski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sartre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Phelipot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23109-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15370" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Frick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mouchacca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Verdeil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.12679" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Guidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ruault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lo&#239;odice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0766-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Serg&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Ph&#233;lipot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003245" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serg&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mailfert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Trombik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/3599" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pardo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rodier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.165405" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295561v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdinc Sezgin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wegler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cava" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Serrano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196293v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiao Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballlido-Lopez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300629v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Jing Rouchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Polard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Campo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286256v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhizhong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornilleau Charl&#232;ne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirouze Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918513v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>