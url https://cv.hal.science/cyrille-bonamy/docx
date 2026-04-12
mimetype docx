--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -99,1978 +99,1935 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exner diagnosis method for two-fluid morphodynamics simulations</w:t>
+                <w:t xml:space="preserve">sedExnerFoam 2412: a 3D Exner-based sediment transport and morphodynamics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Gilletta</w:t>
+                <w:t xml:space="preserve">Matthias Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105457⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (6), pp.2299-2331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-19-2299-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299771v1</w:t>
+                <w:t xml:space="preserve">hal-05588192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective Functions for the Blade Shape Optimisation of a Cross-Flow Tidal Turbine under Constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of swash dynamics: Development of a porous layer boundary treatment for rough surfaces modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
+                <w:t xml:space="preserve">Maxime Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marine Energy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36688/imej.8.47-55⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 208, pp.105004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2026.105004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117543v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large‐Eddy Simulation Study on Effects of Wave Shape and Phase‐Lag in Oscillatory Sheet Flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exner diagnosis method for two-fluid morphodynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gilletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tian‐jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025JC022461⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 194, pp.105457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364792v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blade shape evaluation for cross-flow tidal turbines—A fast and automated assessment tool for early design stage based on power and load coefficients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Timo Bennecke</w:t>
+                <w:t xml:space="preserve">Plunging and entrainment dynamics of an unconfined hyperpycnal plume over a sloping bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Giamagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Blanckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0291030⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (3), pp.033801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/41p1-sn3p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364773v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sedInterFoam 1.0: a three-phase numerical model for sediment transport applications with free surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+                <w:t xml:space="preserve">An experimental optimization environment for developing an intracycle pitch control in cross flow turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Leidhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeulwoo Kim</w:t>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-1561-2025⟩</w:t>
+              <w:t xml:space="preserve">International Marine Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (1), pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/imej.8.37-46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990294v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental optimization environment for developing an intracycle pitch control in cross flow turbines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Leidhold</w:t>
+                <w:t xml:space="preserve">Assessment of hybrid RANS/LES models for the prediction of the flow and scour around a wall-mounted cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gilletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marine Energy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (1), pp.37-46. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 199, pp.104934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36688/imej.8.37-46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.104934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117538v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of hybrid RANS/LES models for the prediction of the flow and scour around a wall-mounted cylinder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Gilletta</w:t>
+                <w:t xml:space="preserve">Objective Functions for the Blade Shape Optimisation of a Cross-Flow Tidal Turbine under Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.104934⟩</w:t>
+              <w:t xml:space="preserve">International Marine Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (1), pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/imej.8.47-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052126v1</w:t>
+                <w:t xml:space="preserve">hal-05117543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing moving object capability in a two-phase Eulerian model for sediment transport applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
+                <w:t xml:space="preserve">sedInterFoam 1.0: a three-phase numerical model for sediment transport applications with free surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeulwoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OpenFOAM journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (5), pp.1561-1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-1561-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51560/ofj.v4.119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04733267v1</w:t>
+                <w:t xml:space="preserve">hal-04990294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of mode failures in submerged granular columns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Large‐Eddy Simulation Study on Effects of Wave Shape and Phase‐Lag in Oscillatory Sheet Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian‐jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOW, applications of fluid mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/flo.2023.23⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JC022461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243099v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frictional–collisional model for bedload transport based on kinetic theory of granular flows: discrete and continuum approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chassagne</w:t>
+                <w:t xml:space="preserve">Blade shape evaluation for cross-flow tidal turbines—A fast and automated assessment tool for early design stage based on power and load coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.335⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0291030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223618v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnes pratiques en écoconception de service numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing moving object capability in a two-phase Eulerian model for sediment transport applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OpenFOAM journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.79 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51560/ofj.v4.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402624v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écoconception d'un service numérique : des actions pour réduire l'impact environnemental du numérique</w:t>
+                <w:t xml:space="preserve">Bonnes pratiques en écoconception de service numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660118v1</w:t>
+                <w:t xml:space="preserve">hal-04402624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite-size correction model for two-fluid large-eddy simulation of particle-laden boundary layer flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of mode failures in submerged granular columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Weij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Keetels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.4⟩</w:t>
+              <w:t xml:space="preserve">FLOW, applications of fluid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.E28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/flo.2023.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158689v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-fluid model for immersed granular avalanches with dilatancy effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A frictional–collisional model for bedload transport based on kinetic theory of granular flows: discrete and continuum approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 925, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.666⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 964, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329294v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and numerical modeling of mixing by air injection in yield stress fluids using the OpenFOAM software</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'écoconception d'un service numérique : des actions pour réduire l'impact environnemental du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albert Magnin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Dassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (2), </w:t>
+              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.59-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.17442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48556/SIF.1024.19.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793652v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive flow control mechanisms with bioinspired flexible blades in cross-flow tidal turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2141,1779 +2098,2173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional scour simulations with a two-phase flow model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two-fluid model for immersed granular avalanches with dilatancy effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Nagel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
+                <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103544⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 925, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500524v1</w:t>
+                <w:t xml:space="preserve">hal-03329294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darrieus vertical-axis water turbines: deformation and force measurements on bioinspired highly flexible blade profiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+                <w:t xml:space="preserve">A finite-size correction model for two-fluid large-eddy simulation of particle-laden boundary layer flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-020-02970-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 913, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750344v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured-light-based surface measuring for application in fluid–structure interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+                <w:t xml:space="preserve">Experimental study and numerical modeling of mixing by air injection in yield stress fluids using the OpenFOAM software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hojeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-019-2821-3⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.17442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338663v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FluidDyn: A Python Open-Source Framework for Research and Teaching in Fluid Dynamics by Simulations, Experiments and Data Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ashwin Vishnu Mohanan</w:t>
+                <w:t xml:space="preserve">Three-dimensional scour simulations with a two-phase flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Research Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.103544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/jors.237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02088650v1</w:t>
+                <w:t xml:space="preserve">hal-02500524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Phase Flow Simulation of Tunnel and Lee-Wake Erosion of Scour below a Submarine Pipeline</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
+                <w:t xml:space="preserve">Darrieus vertical-axis water turbines: deformation and force measurements on bioinspired highly flexible blade profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tim Nagel</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cleynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w11081727⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-020-02970-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328999v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FluidSim: Modular, Object-Oriented Python Package for High-Performance CFD Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashwin Vishnu Mohanan</w:t>
+                <w:t xml:space="preserve">Two-Phase Flow Simulation of Tunnel and Lee-Wake Erosion of Scour below a Submarine Pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Augier</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Research Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/jors.239⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.1727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11081727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121919v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FluidFFT: Common API (C++ and Python) for Fast Fourier Transform HPC Libraries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">FluidDyn: A Python Open-Source Framework for Research and Teaching in Fluid Dynamics by Simulations, Experiments and Data Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Vishnu Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Augier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Research Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/jors.238⟩</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/jors.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088659v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-fluid approach to simulate separation of liquid-liquid systems in a gravity settler</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anurag Misra</w:t>
+                <w:t xml:space="preserve">Structured-light-based surface measuring for application in fluid–structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (11), pp.168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-019-2821-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-64235-6.50008-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01882786v1</w:t>
+                <w:t xml:space="preserve">hal-02338663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWO-PHASE FLOW SIMULATIONS OF SCOUR AROUND VERTICAL AND HORIZONTAL CYLINDERS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
+                <w:t xml:space="preserve">FluidSim: Modular, Object-Oriented Python Package for High-Performance CFD Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Vishnu Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Calpe Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Augier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Open Research Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/jors.239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9753/icce.v36.sediment.22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02043124v1</w:t>
+                <w:t xml:space="preserve">hal-02121919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the multi-scale interactions between an offshore-wind-turbine wake and the ocean-sediment dynamics in an idealized framework – A numerical investigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Achim Wirth</w:t>
+                <w:t xml:space="preserve">FluidFFT: Common API (C++ and Python) for Fast Fourier Transform HPC Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Vishnu Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Augier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Open Research Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/jors.238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.08.078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01647773v1</w:t>
+                <w:t xml:space="preserve">hal-02088659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SedFoam-2.0: a 3-D two-phase flow numerical model for sediment transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">TWO-PHASE FLOW SIMULATIONS OF SCOUR AROUND VERTICAL AND HORIZONTAL CYLINDERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal Engineering Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (36), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9753/icce.v36.sediment.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-10-4367-2017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01652998v1</w:t>
+                <w:t xml:space="preserve">hal-02043124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of data reduction techniques for the aeroacoustic analysis of flow over a blunt flat plate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-fluid approach to simulate separation of liquid-liquid systems in a gravity settler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Pastur</w:t>
+                <w:t xml:space="preserve">Anurag Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lusseyran</w:t>
+                <w:t xml:space="preserve">Luís M de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+                <w:t xml:space="preserve">Lena Hohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tenaud</w:t>
+                <w:t xml:space="preserve">Markus Illner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30 (3), pp.253 - 274. </w:t>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28th European Symposium on Computer Aided Process Engineering, 43, pp.31-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00162-015-0375-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-64235-6.50008-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384458v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interaction between Selection, Demography and Selfing and How It Affects Population Viability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the multi-scale interactions between an offshore-wind-turbine wake and the ocean-sediment dynamics in an idealized framework – A numerical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diala Abu Awad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gallina</w:t>
+                <w:t xml:space="preserve">Achim Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086125⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.783-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.08.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110797v1</w:t>
+                <w:t xml:space="preserve">hal-01647773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split Bregman iteration and infinity Laplacian for image decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SedFoam-2.0: a 3-D two-phase flow numerical model for sediment transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Le Guyader</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2012.07.008⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (12), pp.4367 - 4392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-10-4367-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251045v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A comparison of data reduction techniques for the aeroacoustic analysis of flow over a blunt flat plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (3), pp.253 - 274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00162-015-0375-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Interaction between Selection, Demography and Selfing and How It Affects Population Viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Abu Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gallina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billiard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.e86125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Split Bregman iteration and infinity Laplacian for image decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 240, pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2012.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tailored nearfield Green’s functions for arbitrary geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 128 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.3365240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3923,3220 +4274,3220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental study of a Fluidic Oscillator</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving the efficiency of cross-flow tidal turbines through optimized active control of the pitch angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhithiyan Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Nottrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multiphase flow ICMF 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR EOL-EMR, Dec 2025, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977183v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined optimization of the blade shape and operating point of a cross-flow tidal turbine for increased performance and reduced fatigue loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Madeira, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36688/ewtec-2025-891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the efficiency of cross-flow tidal turbines through optimized active control of the pitch angle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and Experimental study of a Fluidic Oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Ansari Shirvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhujun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Djeridi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR EOL-EMR, Dec 2025, Chatou, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Multiphase flow ICMF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454884v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the Flow Produced by a Liquid Oscillator Discharging in Still Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neda Ansari Shirvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhujun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Djeridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aachen, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of sandy beach through morphological indicators and long-term modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 ans de science ouverte au laboratoire LEGI : Quels succès ? Quelles difficultés ? Quels enseignements ? Un tremplin vers le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Pierre André Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des langages de programmation sur la performance énergétique des applications de calcul scientifique : un challenge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES 2022 - Journées Réseau de l’Enseignement et de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RENATER, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts environnementaux et sociétaux des données : un défi pour l'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mallarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des langages de programmation sur la performance énergétique des applications de calcul scientifique : un challenge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul haute performance et efficacité énergétique : focus sur OpenFOAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Pierre André Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Dec 2019, Dijon, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of turbulent sheet flows under unidirectional flow forcing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Application of a Eulerian two-phase flow model to scour processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Environmental Hydraulics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">River Flow 2018 - Ninth International Conference on Fluvial Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon-Villeurbanne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20184005015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043067v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of scour phenomenon around cylinder with SedFoam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upscaling of granular processes in sediment transport : from discrete to continuous modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd French OpenFOAM users conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">EGU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, VIENNE, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061964v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenData pour la simulation et les expérimentations au LEGI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+                <w:t xml:space="preserve">Fluid-structure-interaction of a flexible composite hydrofoil in forced rotational oscillation motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Sommeria</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interopérabilité et pérennisation des données de la recherche : comment FAIR En pratique ? Retours d’expérience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS RESINFO; CNRS Groupe Calcul; CNRS Devlog; CNRS rBDD; CNRS Frantiq; CNRS MASA; CNRS Medici; CNRS Renatis; CNRS QeR, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of 9th International Symposium on Fluid-Structure Interactions, Flow-Sound Interactions, Flow-Induced Vibration &amp; Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939712v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-structure-interaction of a flexible composite hydrofoil in forced rotational oscillation motion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of scour phenomenon around cylinder with SedFoam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 9th International Symposium on Fluid-Structure Interactions, Flow-Sound Interactions, Flow-Induced Vibration &amp; Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">3rd French OpenFOAM users conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787154v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling of granular processes in sediment transport : from discrete to continuous modeling.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigation of turbulent sheet flows under unidirectional flow forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tim Nagel</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhen Cheng</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, VIENNE, Austria</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Environmental Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, NOTRE-DAME, IN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043226v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a Eulerian two-phase flow model to scour processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">OpenData pour la simulation et les expérimentations au LEGI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pierre André Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sommeria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow 2018 - Ninth International Conference on Fluvial Hydraulics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interopérabilité et pérennisation des données de la recherche : comment FAIR En pratique ? Retours d’expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS RESINFO; CNRS Groupe Calcul; CNRS Devlog; CNRS rBDD; CNRS Frantiq; CNRS MASA; CNRS Medici; CNRS Renatis; CNRS QeR, Nov 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882779v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sedFoam: an open-source multi-dimensional two-phase flow model for sediment transport applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">sedFoam, a OpenFOAM solver for sediment transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech Colloquium 588 Coupling Mechanisms and Multi-Scaling in Granular-Fluid Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">12th OpenFoam Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043229v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly-coupled fluid-structure-interaction with large deformations on a flexible hydrofoil under forced oscillation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+                <w:t xml:space="preserve">New perspectives on particle-laden flows in complex geometries using the turbulence-averaged Eulerian two-phase flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th OpenFoam Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">IUTAM/ AMERIMECH SYMPOSIUM on Dynamics of Gravity Currents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, SANTA BARBARA, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685286v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWO-PHASE FLOW SIMULATION OF SCOUR AROUND A CYLINDRICAL PILE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">sedFoam: an open-source multi-dimensional two-phase flow model for sediment transport applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Dynamics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Helsingor, Denmark</w:t>
+              <w:t xml:space="preserve">Euromech Colloquium 588 Coupling Mechanisms and Multi-Scaling in Granular-Fluid Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043112v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives on particle-laden flows in complex geometries using the turbulence-averaged Eulerian two-phase flow model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
+                <w:t xml:space="preserve">Strongly-coupled fluid-structure-interaction with large deformations on a flexible hydrofoil under forced oscillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cleynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM/ AMERIMECH SYMPOSIUM on Dynamics of Gravity Currents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, SANTA BARBARA, CA, United States</w:t>
+              <w:t xml:space="preserve">12th OpenFoam Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043649v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sedFoam, a OpenFOAM solver for sediment transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TWO-PHASE FLOW SIMULATION OF SCOUR AROUND A CYLINDRICAL PILE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th OpenFoam Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">Coastal Dynamics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Helsingor, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685275v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase flow simulation of scour around a cylindrical pile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, TOULON, France. pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive strategies, demography and mutational meltdown</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Détection a posteriori de structure génétique des populations hiérarchisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Coornaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Billiard</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766065v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection a posteriori de structure génétique des populations hiérarchisée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Reproductive strategies, demography and mutational meltdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Abu Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Arnaud</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766075v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Domain Tailored Green's Functions for Arbitrary Geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2010-3906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored nearfield Greens functions for arbitrary geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th AIAA/CEAS Aeroacoustics Conference (30th AIAA Aeroacoustics Conference), Miami (Florida), may 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Miami (Florida), United States. AIAA Paper AIAA-2009-3394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of the wall aerodynamics and acoustic radiation of the trailing edge of an airfoil in subsonic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'08, Paris, France, June 29-July 4 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non stationary aerodynamic measurements for aeroacoustic prediction models of the trailing edge noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fan Noise 2003 – 2nd International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7146,590 +7497,590 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnes pratiques en éco-conception de service numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Marseille, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audit de datacentre : explication par l'exemple</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romaric David</w:t>
+                <w:t xml:space="preserve">Two-phase flow simulation of scour around a cylindrical pile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, NEW ORLEANS, MS, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806290v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase flow simulation of scour around a cylindrical pile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
+                <w:t xml:space="preserve">Audit de datacentre : explication par l'exemple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bzeznik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, NEW ORLEANS, MS, United States</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042958v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FluidImage, a libre framework for scientific treatments of large sets of images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Vishnu Mohanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (CFTL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action &amp;quot;Développement Durable&amp;quot; au sein d'une DSI d'Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Meurdesoif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7739,163 +8090,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle‐laden Gravity Currents: The Lock‐release Slumping Regime at the Laboratory Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particulate Gravity Currents: Theory, Experiments, and Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15 - 29, 2025, 9781394216727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394216727.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7905,265 +8256,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je code : les bonnes pratiques en éco-conception de service numérique à destination des développeurs de logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009741v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good practices in digital service ecodesign for software developers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8173,511 +8524,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Determination of the Hydrodynamic Loading on Vertical-Axis Cross-flow Tidal Turbines with Blade Embedded Autonomous Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Bennecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Iring Kösters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhithiyan Jayaprakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05197527v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer l'impact carbone des activités numériques de l'Observatoire de Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Estimer l'impact carbone des activités numériques d'une unité de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guennebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EcoInfo. 2025, pp.1-47</w:t>
+              <w:t xml:space="preserve">CNRS (EcoInfo). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05068666v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional visualisation and animation of CROCO numerical data using ParaView</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Achim Wirth</w:t>
+                <w:t xml:space="preserve">Estimer l'impact carbone des activités numériques de l'Observatoire de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Univ. Grenoble Alpes, CNRS, Grenoble INP, LEGI, 38000 Grenoble, France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bzeznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EcoInfo. 2025, pp.1-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03537600v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Three-Dimensional visualisation and animation of CROCO numerical data using ParaView</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Univ. Grenoble Alpes, CNRS, Grenoble INP, LEGI, 38000 Grenoble, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estimation de l'empreinte carbone d'une heure.coeur de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UGA - Université Grenoble Alpes; CNRS; INP Grenoble; INRIA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549565v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8687,100 +9160,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale de l'aérodynamique proche paroi et modélisation du bruit de bord de fuite d'un profil d'aile en écoulement subsonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Ecole Supérieure d'Ingénieurs de Poitiers - ESIP, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00193029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8790,297 +9263,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sedFoam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:60588bb3dbc3774fef39ced753d904cc20727080;origin=https://github.com/SedFoam/sedfoam;visit=swh:1:snp:b187ee5497f84703f6260891e088d0b565c292e9;anchor=swh:1:rev:8922aa8f7587829e44c8a8dfc3d555768f7ff5a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fluidfoam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Clemençot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:e84c375ced5a60a16adc152a913bb4c9c45863b2;origin=https://hal.archives-ouvertes.fr/hal-03702247;visit=swh:1:snp:70e4288f9831d400bf70d56236bc38d7565b48a8;anchor=swh:1:rel:997337281fccf289475bf1ca3cd558216bfd34a6;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId212"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9227,51 +9700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gilletta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105457" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ruiz-Hussmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Delafin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.47-55" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#8208;jian Hsu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022461" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bennecke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoerner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0291030" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeulwoo Kim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Jian Hsu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-1561-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leidhold" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoofeh Abbaszadeh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.37-46" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.104934" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04733267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Puig Montell&#224;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51560/ofj.v4.119" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Weij" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Keetels" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2023.23" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chassagne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.335" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402624v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.59" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.666" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hojeij" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jossic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;chet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17442" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221487v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleynen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03186-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500524v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nagel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Cheng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103544" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-02970-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338663v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2821-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Augier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Vishnu Mohanan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.237" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081727" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Calpe Linares" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.239" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.238" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Misra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M de Souza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hohl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Illner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64235-6.50008-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.sediment.22" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wirth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.08.078" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652998v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4367-2017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Abu Awad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086125" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251045v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Guyader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.07.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251056v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gervais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3365240" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977183v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Ansari Shirvan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujun Huang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269917v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-891" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454884v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhithiyan Jayaprakash" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Nottrodt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paris" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8844" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808196v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pierre Andr&#233; Moreau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607468v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807532v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807171v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043067v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Revil-Baudard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061964v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787154v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043229v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685286v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043112v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043649v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685275v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coornaert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061924v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3906" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460992v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gervais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416758v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147005v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808237v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vivat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806290v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042958v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396688v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805290v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Meurdesoif" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394216727.ch2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009741v6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977001v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197527v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Iring K&#246;sters" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068666v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03537600v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Merlet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549565v5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gibelin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laurens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193029v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733389v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60588bb3dbc3774fef39ced753d904cc20727080;origin=https://github.com/SedFoam/sedfoam;visit=swh:1:snp:b187ee5497f84703f6260891e088d0b565c292e9;anchor=swh:1:rev:8922aa8f7587829e44c8a8dfc3d555768f7ff5a6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702247v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clemen&#231;ot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e84c375ced5a60a16adc152a913bb4c9c45863b2;origin=https://hal.archives-ouvertes.fr/hal-03702247;visit=swh:1:snp:70e4288f9831d400bf70d56236bc38d7565b48a8;anchor=swh:1:rel:997337281fccf289475bf1ca3cd558216bfd34a6;path=/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588192v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Renaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-2299-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kaczmarek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2026.105004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gilletta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105457" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Giamagas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Blanckaert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/41p1-sn3p" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117538v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoerner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leidhold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoofeh Abbaszadeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ruiz-Hussmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bennecke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.37-46" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.104934" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Delafin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.47-55" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990294v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeulwoo Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Jian Hsu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-1561-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#8208;jian Hsu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022461" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0291030" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04733267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Puig Montell&#224;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51560/ofj.v4.119" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Weij" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Keetels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2023.23" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chassagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.335" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.59" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221487v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleynen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03186-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.666" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793652v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hojeij" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jossic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;chet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17442" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nagel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Cheng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103544" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-02970-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081727" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Augier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Vishnu Mohanan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.237" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2821-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Calpe Linares" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.239" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.238" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.sediment.22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Misra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M de Souza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hohl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Illner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64235-6.50008-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wirth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.08.078" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4367-2017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110797v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Abu Awad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086125" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Guyader" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.07.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251056v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gervais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3365240" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhithiyan Jayaprakash" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Nottrodt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-891" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977183v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Ansari Shirvan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujun Huang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990532v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8844" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pierre Andr&#233; Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607468v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808230v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807532v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807171v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043226v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787154v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Revil-Baudard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939712v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043649v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685286v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766075v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coornaert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766065v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3906" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460992v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gervais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416758v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147005v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808237v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vivat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042958v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806290v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396688v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805290v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Meurdesoif" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291732v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394216727.ch2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009741v6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977001v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197527v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Iring K&#246;sters" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068666v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03537600v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Merlet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549565v5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gibelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laurens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193029v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733389v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60588bb3dbc3774fef39ced753d904cc20727080;origin=https://github.com/SedFoam/sedfoam;visit=swh:1:snp:b187ee5497f84703f6260891e088d0b565c292e9;anchor=swh:1:rev:8922aa8f7587829e44c8a8dfc3d555768f7ff5a6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702247v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clemen&#231;ot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e84c375ced5a60a16adc152a913bb4c9c45863b2;origin=https://hal.archives-ouvertes.fr/hal-03702247;visit=swh:1:snp:70e4288f9831d400bf70d56236bc38d7565b48a8;anchor=swh:1:rel:997337281fccf289475bf1ca3cd558216bfd34a6;path=/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>