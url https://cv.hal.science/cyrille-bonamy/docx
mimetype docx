--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -99,51 +99,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -367,2368 +367,2368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05588188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exner diagnosis method for two-fluid morphodynamics simulations</w:t>
+                <w:t xml:space="preserve">Particle-laden gravity currents: The lock-release slumping regime at the laboratory scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Gilletta</w:t>
+                <w:t xml:space="preserve">Cyril Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Dossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 194, pp.105457. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105457⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 195, pp.105539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299771v1</w:t>
+                <w:t xml:space="preserve">hal-05603347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plunging and entrainment dynamics of an unconfined hyperpycnal plume over a sloping bed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Giamagas</w:t>
+                <w:t xml:space="preserve">Exner diagnosis method for two-fluid morphodynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gilletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koen Blanckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/41p1-sn3p⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 194, pp.105457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05588191v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental optimization environment for developing an intracycle pitch control in cross flow turbines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plunging and entrainment dynamics of an unconfined hyperpycnal plume over a sloping bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Leidhold</w:t>
+                <w:t xml:space="preserve">Georgios Giamagas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Koen Blanckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marine Energy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36688/imej.8.37-46⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (3), pp.033801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/41p1-sn3p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117538v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of hybrid RANS/LES models for the prediction of the flow and scour around a wall-mounted cylinder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+                <w:t xml:space="preserve">An experimental optimization environment for developing an intracycle pitch control in cross flow turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Leidhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Robert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.104934⟩</w:t>
+              <w:t xml:space="preserve">International Marine Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (1), pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/imej.8.37-46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052126v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective Functions for the Blade Shape Optimisation of a Cross-Flow Tidal Turbine under Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
+                <w:t xml:space="preserve">Assessment of hybrid RANS/LES models for the prediction of the flow and scour around a wall-mounted cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gilletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Thévenin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marine Energy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (1), pp.47-55. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 199, pp.104934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36688/imej.8.47-55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.104934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117543v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sedInterFoam 1.0: a three-phase numerical model for sediment transport applications with free surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Objective Functions for the Blade Shape Optimisation of a Cross-Flow Tidal Turbine under Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeulwoo Kim</w:t>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (5), pp.1561-1573. </w:t>
+              <w:t xml:space="preserve">International Marine Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (1), pp.47-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-1561-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36688/imej.8.47-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990294v1</w:t>
+                <w:t xml:space="preserve">hal-05117543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Large‐Eddy Simulation Study on Effects of Wave Shape and Phase‐Lag in Oscillatory Sheet Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian‐jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2025JC022461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blade shape evaluation for cross-flow tidal turbines—A fast and automated assessment tool for early design stage based on power and load coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Bennecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (11), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0291030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing moving object capability in a two-phase Eulerian model for sediment transport applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
+                <w:t xml:space="preserve">sedInterFoam 1.0: a three-phase numerical model for sediment transport applications with free surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeulwoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OpenFOAM journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51560/ofj.v4.119⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (5), pp.1561-1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-1561-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733267v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnes pratiques en écoconception de service numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing moving object capability in a two-phase Eulerian model for sediment transport applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OpenFOAM journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.79 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51560/ofj.v4.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402624v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of mode failures in submerged granular columns</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bonnes pratiques en écoconception de service numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave Weij</w:t>
+                <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert Keetels</w:t>
+                <w:t xml:space="preserve">Laurent Bourgès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Dassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOW, applications of fluid mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243099v1</w:t>
+                <w:t xml:space="preserve">hal-04402624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frictional–collisional model for bedload transport based on kinetic theory of granular flows: discrete and continuum approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chassagne</w:t>
+                <w:t xml:space="preserve">Numerical investigation of mode failures in submerged granular columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Weij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Keetels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.335⟩</w:t>
+              <w:t xml:space="preserve">FLOW, applications of fluid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.E28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/flo.2023.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223618v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écoconception d'un service numérique : des actions pour réduire l'impact environnemental du numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A frictional–collisional model for bedload transport based on kinetic theory of granular flows: discrete and continuum approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48556/SIF.1024.19.59⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 964, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660118v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive flow control mechanisms with bioinspired flexible blades in cross-flow tidal turbines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'écoconception d'un service numérique : des actions pour réduire l'impact environnemental du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maître</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Dassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48556/SIF.1024.19.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-021-03186-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03221487v1</w:t>
+                <w:t xml:space="preserve">hal-03660118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-fluid model for immersed granular avalanches with dilatancy effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chareyre</w:t>
+                <w:t xml:space="preserve">Passive flow control mechanisms with bioinspired flexible blades in cross-flow tidal turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.666⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-021-03186-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329294v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite-size correction model for two-fluid large-eddy simulation of particle-laden boundary layer flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+                <w:t xml:space="preserve">A two-fluid model for immersed granular avalanches with dilatancy effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 913, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 925, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03158689v1</w:t>
+                <w:t xml:space="preserve">hal-03329294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and numerical modeling of mixing by air injection in yield stress fluids using the OpenFOAM software</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jossic</w:t>
+                <w:t xml:space="preserve">A finite-size correction model for two-fluid large-eddy simulation of particle-laden boundary layer flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Séchet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.17442⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 913, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793652v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional scour simulations with a two-phase flow model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study and numerical modeling of mixing by air injection in yield stress fluids using the OpenFOAM software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hojeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Nagel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
+                <w:t xml:space="preserve">Laurent Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen Cheng</w:t>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 138, pp.103544. </w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aic.17442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500524v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darrieus vertical-axis water turbines: deformation and force measurements on bioinspired highly flexible blade profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2756,1515 +2756,1649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Phase Flow Simulation of Tunnel and Lee-Wake Erosion of Scour below a Submarine Pipeline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+                <w:t xml:space="preserve">Three-dimensional scour simulations with a two-phase flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w11081727⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.103544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328999v1</w:t>
+                <w:t xml:space="preserve">hal-02500524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FluidDyn: A Python Open-Source Framework for Research and Teaching in Fluid Dynamics by Simulations, Experiments and Data Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ashwin Vishnu Mohanan</w:t>
+                <w:t xml:space="preserve">Structured-light-based surface measuring for application in fluid–structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Research Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (11), pp.168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-019-2821-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/jors.237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02088650v1</w:t>
+                <w:t xml:space="preserve">hal-02338663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured-light-based surface measuring for application in fluid–structure interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+                <w:t xml:space="preserve">Two-Phase Flow Simulation of Tunnel and Lee-Wake Erosion of Scour below a Submarine Pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.1727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11081727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-019-2821-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02338663v1</w:t>
+                <w:t xml:space="preserve">hal-02328999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FluidSim: Modular, Object-Oriented Python Package for High-Performance CFD Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">FluidDyn: A Python Open-Source Framework for Research and Teaching in Fluid Dynamics by Simulations, Experiments and Data Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Vishnu Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Augier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Research Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/jors.239⟩</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/jors.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121919v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FluidFFT: Common API (C++ and Python) for Fast Fourier Transform HPC Libraries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">FluidSim: Modular, Object-Oriented Python Package for High-Performance CFD Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Vishnu Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Calpe Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Augier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Research Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/jors.238⟩</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/jors.239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088659v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWO-PHASE FLOW SIMULATIONS OF SCOUR AROUND VERTICAL AND HORIZONTAL CYLINDERS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
+                <w:t xml:space="preserve">FluidFFT: Common API (C++ and Python) for Fast Fourier Transform HPC Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Vishnu Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Augier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9753/icce.v36.sediment.22⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Research Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/jors.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043124v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-fluid approach to simulate separation of liquid-liquid systems in a gravity settler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anurag Misra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís M de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Hohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Illner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28th European Symposium on Computer Aided Process Engineering, 43, pp.31-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-444-64235-6.50008-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the multi-scale interactions between an offshore-wind-turbine wake and the ocean-sediment dynamics in an idealized framework – A numerical investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">TWO-PHASE FLOW SIMULATIONS OF SCOUR AROUND VERTICAL AND HORIZONTAL CYLINDERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.08.078⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (36), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9753/icce.v36.sediment.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647773v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SedFoam-2.0: a 3-D two-phase flow numerical model for sediment transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the multi-scale interactions between an offshore-wind-turbine wake and the ocean-sediment dynamics in an idealized framework – A numerical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tim Nagel</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-10-4367-2017⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.783-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.08.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652998v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of data reduction techniques for the aeroacoustic analysis of flow over a blunt flat plate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SedFoam-2.0: a 3-D two-phase flow numerical model for sediment transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00162-015-0375-4⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (12), pp.4367 - 4392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-10-4367-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384458v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interaction between Selection, Demography and Selfing and How It Affects Population Viability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of data reduction techniques for the aeroacoustic analysis of flow over a blunt flat plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diala Abu Awad</w:t>
+                <w:t xml:space="preserve">F. Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gallina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Billiard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9, pp.e86125. </w:t>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (3), pp.253 - 274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00162-015-0375-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110797v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split Bregman iteration and infinity Laplacian for image decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Interaction between Selection, Demography and Selfing and How It Affects Population Viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Abu Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gallina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Le Guyader</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2012.07.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.e86125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251045v1</w:t>
+                <w:t xml:space="preserve">hal-01110797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Split Bregman iteration and infinity Laplacian for image decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 240, pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2012.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tailored nearfield Green’s functions for arbitrary geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 128 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.3365240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4274,3220 +4408,3220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the efficiency of cross-flow tidal turbines through optimized active control of the pitch angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Bennecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhithiyan Jayaprakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Nottrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR EOL-EMR, Dec 2025, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined optimization of the blade shape and operating point of a cross-flow tidal turbine for increased performance and reduced fatigue loadings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
+                <w:t xml:space="preserve">Numerical and Experimental study of a Fluidic Oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Ansari Shirvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhujun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Djeridi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Multiphase flow ICMF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269917v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental study of a Fluidic Oscillator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
+                <w:t xml:space="preserve">Combined optimization of the blade shape and operating point of a cross-flow tidal turbine for increased performance and reduced fatigue loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multiphase flow ICMF 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Madeira, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2025-891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977183v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the Flow Produced by a Liquid Oscillator Discharging in Still Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neda Ansari Shirvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhujun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Djeridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aachen, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of sandy beach through morphological indicators and long-term modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 ans de science ouverte au laboratoire LEGI : Quels succès ? Quelles difficultés ? Quels enseignements ? Un tremplin vers le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Pierre André Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des langages de programmation sur la performance énergétique des applications de calcul scientifique : un challenge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES 2022 - Journées Réseau de l’Enseignement et de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RENATER, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts environnementaux et sociétaux des données : un défi pour l'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mallarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des langages de programmation sur la performance énergétique des applications de calcul scientifique : un challenge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul haute performance et efficacité énergétique : focus sur OpenFOAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Pierre André Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Dec 2019, Dijon, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a Eulerian two-phase flow model to scour processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow 2018 - Ninth International Conference on Fluvial Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon-Villeurbanne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20184005015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling of granular processes in sediment transport : from discrete to continuous modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, VIENNE, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-structure-interaction of a flexible composite hydrofoil in forced rotational oscillation motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 9th International Symposium on Fluid-Structure Interactions, Flow-Sound Interactions, Flow-Induced Vibration &amp; Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of scour phenomenon around cylinder with SedFoam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of turbulent sheet flows under unidirectional flow forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zhen Cheng</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd French OpenFOAM users conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Environmental Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, NOTRE-DAME, IN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061964v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of turbulent sheet flows under unidirectional flow forcing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of scour phenomenon around cylinder with SedFoam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Environmental Hydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, NOTRE-DAME, IN, United States</w:t>
+              <w:t xml:space="preserve">3rd French OpenFOAM users conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043067v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenData pour la simulation et les expérimentations au LEGI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Pierre André Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interopérabilité et pérennisation des données de la recherche : comment FAIR En pratique ? Retours d’expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS RESINFO; CNRS Groupe Calcul; CNRS Devlog; CNRS rBDD; CNRS Frantiq; CNRS MASA; CNRS Medici; CNRS Renatis; CNRS QeR, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sedFoam, a OpenFOAM solver for sediment transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th OpenFoam Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspectives on particle-laden flows in complex geometries using the turbulence-averaged Eulerian two-phase flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM/ AMERIMECH SYMPOSIUM on Dynamics of Gravity Currents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, SANTA BARBARA, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sedFoam: an open-source multi-dimensional two-phase flow model for sediment transport applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech Colloquium 588 Coupling Mechanisms and Multi-Scaling in Granular-Fluid Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly-coupled fluid-structure-interaction with large deformations on a flexible hydrofoil under forced oscillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th OpenFoam Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TWO-PHASE FLOW SIMULATION OF SCOUR AROUND A CYLINDRICAL PILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsingor, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase flow simulation of scour around a cylindrical pile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, TOULON, France. pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection a posteriori de structure génétique des populations hiérarchisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Coornaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive strategies, demography and mutational meltdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diala Abu Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Domain Tailored Green's Functions for Arbitrary Geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2010-3906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored nearfield Greens functions for arbitrary geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th AIAA/CEAS Aeroacoustics Conference (30th AIAA Aeroacoustics Conference), Miami (Florida), may 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Miami (Florida), United States. AIAA Paper AIAA-2009-3394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of the wall aerodynamics and acoustic radiation of the trailing edge of an airfoil in subsonic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'08, Paris, France, June 29-July 4 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non stationary aerodynamic measurements for aeroacoustic prediction models of the trailing edge noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fan Noise 2003 – 2nd International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7497,590 +7631,590 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnes pratiques en éco-conception de service numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Marseille, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase flow simulation of scour around a cylindrical pile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, NEW ORLEANS, MS, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audit de datacentre : explication par l'exemple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FluidImage, a libre framework for scientific treatments of large sets of images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Vishnu Mohanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (CFTL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action &amp;quot;Développement Durable&amp;quot; au sein d'une DSI d'Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Meurdesoif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8090,163 +8224,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle‐laden Gravity Currents: The Lock‐release Slumping Regime at the Laboratory Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particulate Gravity Currents: Theory, Experiments, and Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15 - 29, 2025, 9781394216727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394216727.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8256,265 +8390,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je code : les bonnes pratiques en éco-conception de service numérique à destination des développeurs de logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009741v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good practices in digital service ecodesign for software developers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8524,147 +8658,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Determination of the Hydrodynamic Loading on Vertical-Axis Cross-flow Tidal Turbines with Blade Embedded Autonomous Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Bennecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Iring Kösters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhithiyan Jayaprakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05197527v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8674,483 +8808,483 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer l'impact carbone des activités numériques d'une unité de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guennebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS (EcoInfo). 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer l'impact carbone des activités numériques de l'Observatoire de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EcoInfo. 2025, pp.1-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional visualisation and animation of CROCO numerical data using ParaView</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Univ. Grenoble Alpes, CNRS, Grenoble INP, LEGI, 38000 Grenoble, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l'empreinte carbone d'une heure.coeur de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UGA - Université Grenoble Alpes; CNRS; INP Grenoble; INRIA. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549565v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9160,100 +9294,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale de l'aérodynamique proche paroi et modélisation du bruit de bord de fuite d'un profil d'aile en écoulement subsonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Ecole Supérieure d'Ingénieurs de Poitiers - ESIP, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00193029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9263,297 +9397,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sedFoam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:60588bb3dbc3774fef39ced753d904cc20727080;origin=https://github.com/SedFoam/sedfoam;visit=swh:1:snp:b187ee5497f84703f6260891e088d0b565c292e9;anchor=swh:1:rev:8922aa8f7587829e44c8a8dfc3d555768f7ff5a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fluidfoam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Clemençot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:e84c375ced5a60a16adc152a913bb4c9c45863b2;origin=https://hal.archives-ouvertes.fr/hal-03702247;visit=swh:1:snp:70e4288f9831d400bf70d56236bc38d7565b48a8;anchor=swh:1:rel:997337281fccf289475bf1ca3cd558216bfd34a6;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId226"/>
+      <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9700,51 +9834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588192v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Renaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-2299-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kaczmarek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2026.105004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gilletta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105457" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Giamagas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Blanckaert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/41p1-sn3p" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117538v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoerner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leidhold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoofeh Abbaszadeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ruiz-Hussmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bennecke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.37-46" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.104934" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Delafin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.47-55" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990294v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeulwoo Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Jian Hsu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-1561-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#8208;jian Hsu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022461" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0291030" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04733267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Puig Montell&#224;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51560/ofj.v4.119" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Weij" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Keetels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2023.23" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chassagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.335" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.59" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221487v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleynen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03186-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.666" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793652v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hojeij" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jossic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;chet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17442" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nagel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Cheng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103544" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-02970-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081727" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Augier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Vishnu Mohanan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.237" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2821-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Calpe Linares" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.239" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.238" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.sediment.22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Misra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M de Souza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hohl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Illner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64235-6.50008-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wirth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.08.078" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4367-2017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110797v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Abu Awad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086125" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Guyader" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.07.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251056v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gervais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3365240" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhithiyan Jayaprakash" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Nottrodt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-891" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977183v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Ansari Shirvan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujun Huang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990532v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8844" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pierre Andr&#233; Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607468v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808230v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807532v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807171v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043226v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787154v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Revil-Baudard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939712v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043649v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685286v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766075v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coornaert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766065v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3906" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460992v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gervais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416758v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147005v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808237v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vivat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042958v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806290v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396688v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805290v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Meurdesoif" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291732v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394216727.ch2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009741v6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977001v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197527v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Iring K&#246;sters" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068666v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03537600v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Merlet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549565v5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gibelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laurens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193029v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733389v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60588bb3dbc3774fef39ced753d904cc20727080;origin=https://github.com/SedFoam/sedfoam;visit=swh:1:snp:b187ee5497f84703f6260891e088d0b565c292e9;anchor=swh:1:rev:8922aa8f7587829e44c8a8dfc3d555768f7ff5a6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702247v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clemen&#231;ot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e84c375ced5a60a16adc152a913bb4c9c45863b2;origin=https://hal.archives-ouvertes.fr/hal-03702247;visit=swh:1:snp:70e4288f9831d400bf70d56236bc38d7565b48a8;anchor=swh:1:rel:997337281fccf289475bf1ca3cd558216bfd34a6;path=/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588192v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Renaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-2299-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kaczmarek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2026.105004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05603347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105539" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gilletta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Giamagas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Blanckaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/41p1-sn3p" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoerner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leidhold" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoofeh Abbaszadeh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ruiz-Hussmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bennecke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.37-46" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.104934" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Delafin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.47-55" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#8208;jian Hsu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022461" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364773v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0291030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeulwoo Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Jian Hsu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-1561-2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04733267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Puig Montell&#224;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51560/ofj.v4.119" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Weij" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Keetels" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2023.23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chassagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.335" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.59" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleynen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03186-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.666" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hojeij" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jossic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;chet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-02970-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nagel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Cheng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103544" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2821-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081727" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Augier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Vishnu Mohanan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.237" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121919v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Calpe Linares" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.239" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.238" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Misra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M de Souza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hohl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Illner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64235-6.50008-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.sediment.22" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wirth" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.08.078" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652998v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4367-2017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110797v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Abu Awad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086125" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Guyader" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.07.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gervais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3365240" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhithiyan Jayaprakash" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Nottrodt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977183v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Ansari Shirvan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujun Huang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-891" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976574v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8844" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808196v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pierre Andr&#233; Moreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808230v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807532v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807171v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043226v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787154v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043067v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Revil-Baudard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061964v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939712v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685275v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043649v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043229v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043112v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043104v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766075v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coornaert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766065v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061924v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3906" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460992v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gervais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416758v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147005v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808237v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vivat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806290v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396688v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805290v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Meurdesoif" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291732v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394216727.ch2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009741v6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977001v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197527v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Iring K&#246;sters" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568070v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068666v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03537600v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Merlet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549565v5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gibelin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laurens" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193029v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733389v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60588bb3dbc3774fef39ced753d904cc20727080;origin=https://github.com/SedFoam/sedfoam;visit=swh:1:snp:b187ee5497f84703f6260891e088d0b565c292e9;anchor=swh:1:rev:8922aa8f7587829e44c8a8dfc3d555768f7ff5a6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702247v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clemen&#231;ot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e84c375ced5a60a16adc152a913bb4c9c45863b2;origin=https://hal.archives-ouvertes.fr/hal-03702247;visit=swh:1:snp:70e4288f9831d400bf70d56236bc38d7565b48a8;anchor=swh:1:rel:997337281fccf289475bf1ca3cd558216bfd34a6;path=/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>