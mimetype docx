--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -133,1447 +133,1447 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sedExnerFoam 2412: a 3D Exner-based sediment transport and morphodynamics model</w:t>
+                <w:t xml:space="preserve">Numerical study of swash dynamics: Development of a porous layer boundary treatment for rough surfaces modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Renaud</w:t>
+                <w:t xml:space="preserve">Maxime Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hervé Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 19 (6), pp.2299-2331. </w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 208, pp.105004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-19-2299-2026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2026.105004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05588192v1</w:t>
+                <w:t xml:space="preserve">hal-05588188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of swash dynamics: Development of a porous layer boundary treatment for rough surfaces modelling</w:t>
+                <w:t xml:space="preserve">Particle-laden gravity currents: The lock-release slumping regime at the laboratory scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Kaczmarek</w:t>
+                <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Michallet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jean Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Dossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2026.105004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 195, pp.105539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05588188v1</w:t>
+                <w:t xml:space="preserve">hal-05603347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-laden gravity currents: The lock-release slumping regime at the laboratory scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exner diagnosis method for two-fluid morphodynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Schneider</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alban Gilletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 195, pp.105539. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105539⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 194, pp.105457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05603347v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exner diagnosis method for two-fluid morphodynamics simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plunging and entrainment dynamics of an unconfined hyperpycnal plume over a sloping bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Giamagas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Gilletta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+                <w:t xml:space="preserve">Koen Blanckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 194, pp.105457. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (3), pp.033801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/41p1-sn3p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299771v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plunging and entrainment dynamics of an unconfined hyperpycnal plume over a sloping bed</w:t>
+                <w:t xml:space="preserve">sedExnerFoam 2412: a 3D Exner-based sediment transport and morphodynamics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Giamagas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Matthias Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koen Blanckaert</w:t>
+                <w:t xml:space="preserve">Olivier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 11 (3), pp.033801. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (6), pp.2299-2331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/41p1-sn3p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-19-2299-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05588191v1</w:t>
+                <w:t xml:space="preserve">hal-05588192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental optimization environment for developing an intracycle pitch control in cross flow turbines</w:t>
+                <w:t xml:space="preserve">Objective Functions for the Blade Shape Optimisation of a Cross-Flow Tidal Turbine under Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Leidhold</w:t>
+                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timo Bennecke</w:t>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marine Energy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (1), pp.37-46. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36688/imej.8.37-46⟩</w:t>
+              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (1), pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/imej.8.47-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117538v1</w:t>
+                <w:t xml:space="preserve">hal-05117543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of hybrid RANS/LES models for the prediction of the flow and scour around a wall-mounted cylinder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Large‐Eddy Simulation Study on Effects of Wave Shape and Phase‐Lag in Oscillatory Sheet Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
+                <w:t xml:space="preserve">Tian‐jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 199, pp.104934. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.104934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JC022461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052126v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective Functions for the Blade Shape Optimisation of a Cross-Flow Tidal Turbine under Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Blade shape evaluation for cross-flow tidal turbines—A fast and automated assessment tool for early design stage based on power and load coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Delannoy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marine Energy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36688/imej.8.47-55⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0291030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117543v1</w:t>
+                <w:t xml:space="preserve">hal-05364773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large‐Eddy Simulation Study on Effects of Wave Shape and Phase‐Lag in Oscillatory Sheet Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">sedInterFoam 1.0: a three-phase numerical model for sediment transport applications with free surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeulwoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tian‐jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025JC022461⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (5), pp.1561-1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-1561-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364792v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blade shape evaluation for cross-flow tidal turbines—A fast and automated assessment tool for early design stage based on power and load coefficients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">An experimental optimization environment for developing an intracycle pitch control in cross flow turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Leidhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Timo Bennecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0291030⟩</w:t>
+              <w:t xml:space="preserve">International Marine Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (1), pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/imej.8.37-46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364773v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sedInterFoam 1.0: a three-phase numerical model for sediment transport applications with free surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yeulwoo Kim</w:t>
+                <w:t xml:space="preserve">Assessment of hybrid RANS/LES models for the prediction of the flow and scour around a wall-mounted cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gilletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+                <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (5), pp.1561-1573. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 199, pp.104934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-1561-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.104934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990294v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing moving object capability in a two-phase Eulerian model for sediment transport applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OpenFOAM journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.79 - 104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1601,472 +1601,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnes pratiques en écoconception de service numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of mode failures in submerged granular columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Boudinet</w:t>
+                <w:t xml:space="preserve">Dave Weij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bourgès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Geert Keetels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FLOW, applications of fluid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.E28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/flo.2023.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402624v1</w:t>
+                <w:t xml:space="preserve">hal-04243099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of mode failures in submerged granular columns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
+                <w:t xml:space="preserve">A frictional–collisional model for bedload transport based on kinetic theory of granular flows: discrete and continuum approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOW, applications of fluid mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/flo.2023.23⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 964, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243099v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frictional–collisional model for bedload transport based on kinetic theory of granular flows: discrete and continuum approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bonnes pratiques en écoconception de service numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Chassagne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karin Dassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223618v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écoconception d'un service numérique : des actions pour réduire l'impact environnemental du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19, pp.59-68. </w:t>
@@ -2098,637 +2098,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive flow control mechanisms with bioinspired flexible blades in cross-flow tidal turbines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+                <w:t xml:space="preserve">A two-fluid model for immersed granular avalanches with dilatancy effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cleynen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bruno Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-021-03186-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 925, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221487v1</w:t>
+                <w:t xml:space="preserve">hal-03329294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-fluid model for immersed granular avalanches with dilatancy effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
+                <w:t xml:space="preserve">A finite-size correction model for two-fluid large-eddy simulation of particle-laden boundary layer flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 925, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.666⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 913, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329294v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite-size correction model for two-fluid large-eddy simulation of particle-laden boundary layer flow</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental study and numerical modeling of mixing by air injection in yield stress fluids using the OpenFOAM software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hojeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Séchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.4⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.17442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158689v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and numerical modeling of mixing by air injection in yield stress fluids using the OpenFOAM software</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jossic</w:t>
+                <w:t xml:space="preserve">Passive flow control mechanisms with bioinspired flexible blades in cross-flow tidal turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Séchet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Olivier Cleynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Magnin</w:t>
+                <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (2), </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.17442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-021-03186-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793652v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darrieus vertical-axis water turbines: deformation and force measurements on bioinspired highly flexible blade profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cleynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2788,51 +2788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2890,408 +2890,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured-light-based surface measuring for application in fluid–structure interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Two-Phase Flow Simulation of Tunnel and Lee-Wake Erosion of Scour below a Submarine Pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (11), pp.168. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.1727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-019-2821-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w11081727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338663v1</w:t>
+                <w:t xml:space="preserve">hal-02328999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Phase Flow Simulation of Tunnel and Lee-Wake Erosion of Scour below a Submarine Pipeline</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">FluidDyn: A Python Open-Source Framework for Research and Teaching in Fluid Dynamics by Simulations, Experiments and Data Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Vishnu Mohanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w11081727⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Research Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/jors.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328999v1</w:t>
+                <w:t xml:space="preserve">hal-02088650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FluidDyn: A Python Open-Source Framework for Research and Teaching in Fluid Dynamics by Simulations, Experiments and Data Processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structured-light-based surface measuring for application in fluid–structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Research Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (11), pp.168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/jors.237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-019-2821-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088650v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FluidSim: Modular, Object-Oriented Python Package for High-Performance CFD Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Vishnu Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Calpe Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Augier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Research Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3325,77 +3325,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FluidFFT: Common API (C++ and Python) for Fast Fourier Transform HPC Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Vishnu Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Augier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Research Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3423,295 +3423,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-fluid approach to simulate separation of liquid-liquid systems in a gravity settler</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">TWO-PHASE FLOW SIMULATIONS OF SCOUR AROUND VERTICAL AND HORIZONTAL CYLINDERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Markus Illner</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-64235-6.50008-5⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (36), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9753/icce.v36.sediment.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882786v1</w:t>
+                <w:t xml:space="preserve">hal-02043124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWO-PHASE FLOW SIMULATIONS OF SCOUR AROUND VERTICAL AND HORIZONTAL CYLINDERS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A multi-fluid approach to simulate separation of liquid-liquid systems in a gravity settler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anurag Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Hohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Illner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (36), pp.22. </w:t>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28th European Symposium on Computer Aided Process Engineering, 43, pp.31-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9753/icce.v36.sediment.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-64235-6.50008-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043124v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the multi-scale interactions between an offshore-wind-turbine wake and the ocean-sediment dynamics in an idealized framework – A numerical investigation</w:t>
               </w:r>
@@ -3736,51 +3736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115, pp.783-796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3853,64 +3853,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (12), pp.4367 - 4392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4104,51 +4104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diala Abu Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4195,51 +4195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Split Bregman iteration and infinity Laplacian for image decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4286,51 +4286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored nearfield Green’s functions for arbitrary geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4416,489 +4416,489 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the efficiency of cross-flow tidal turbines through optimized active control of the pitch angle</w:t>
+                <w:t xml:space="preserve">Combined optimization of the blade shape and operating point of a cross-flow tidal turbine for increased performance and reduced fatigue loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederik Nottrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Madeira, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2025-891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454884v1</w:t>
+                <w:t xml:space="preserve">hal-05269917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Experimental study of a Fluidic Oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Ansari Shirvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neda Ansari Shirvan</w:t>
+                <w:t xml:space="preserve">Zhujun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhujun Huang</w:t>
+                <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Djeridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Multiphase flow ICMF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined optimization of the blade shape and operating point of a cross-flow tidal turbine for increased performance and reduced fatigue loadings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Improving the efficiency of cross-flow tidal turbines through optimized active control of the pitch angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhithiyan Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Nottrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR EOL-EMR, Dec 2025, Chatou, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269917v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the Flow Produced by a Liquid Oscillator Discharging in Still Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Ansari Shirvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neda Ansari Shirvan</w:t>
+                <w:t xml:space="preserve">Zhujun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Djeridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aachen, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4962,51 +4962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5040,51 +5040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 ans de science ouverte au laboratoire LEGI : Quels succès ? Quelles difficultés ? Quels enseignements ? Un tremplin vers le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Pierre André Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5148,77 +5148,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des langages de programmation sur la performance énergétique des applications de calcul scientifique : un challenge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES 2022 - Journées Réseau de l’Enseignement et de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RENATER, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5269,51 +5269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mallarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5338,64 +5338,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des langages de programmation sur la performance énergétique des applications de calcul scientifique : un challenge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5433,64 +5433,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul haute performance et efficacité énergétique : focus sur OpenFOAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Pierre André Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5522,1382 +5522,1382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a Eulerian two-phase flow model to scour processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Prediction of scour phenomenon around cylinder with SedFoam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow 2018 - Ninth International Conference on Fluvial Hydraulics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd French OpenFOAM users conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Valenciennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882779v1</w:t>
+                <w:t xml:space="preserve">hal-02061964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling of granular processes in sediment transport : from discrete to continuous modeling.</w:t>
+                <w:t xml:space="preserve">Investigation of turbulent sheet flows under unidirectional flow forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhen Cheng</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, VIENNE, Austria</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Environmental Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, NOTRE-DAME, IN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043226v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-structure-interaction of a flexible composite hydrofoil in forced rotational oscillation motion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">OpenData pour la simulation et les expérimentations au LEGI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pierre André Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 9th International Symposium on Fluid-Structure Interactions, Flow-Sound Interactions, Flow-Induced Vibration &amp; Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Interopérabilité et pérennisation des données de la recherche : comment FAIR En pratique ? Retours d’expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS RESINFO; CNRS Groupe Calcul; CNRS Devlog; CNRS rBDD; CNRS Frantiq; CNRS MASA; CNRS Medici; CNRS Renatis; CNRS QeR, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787154v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of turbulent sheet flows under unidirectional flow forcing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of a Eulerian two-phase flow model to scour processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Environmental Hydraulics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">River Flow 2018 - Ninth International Conference on Fluvial Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon-Villeurbanne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20184005015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043067v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of scour phenomenon around cylinder with SedFoam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fluid-structure-interaction of a flexible composite hydrofoil in forced rotational oscillation motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd French OpenFOAM users conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Proceedings of 9th International Symposium on Fluid-Structure Interactions, Flow-Sound Interactions, Flow-Induced Vibration &amp; Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061964v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenData pour la simulation et les expérimentations au LEGI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Upscaling of granular processes in sediment transport : from discrete to continuous modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interopérabilité et pérennisation des données de la recherche : comment FAIR En pratique ? Retours d’expérience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS RESINFO; CNRS Groupe Calcul; CNRS Devlog; CNRS rBDD; CNRS Frantiq; CNRS MASA; CNRS Medici; CNRS Renatis; CNRS QeR, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, VIENNE, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939712v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sedFoam, a OpenFOAM solver for sediment transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">sedFoam: an open-source multi-dimensional two-phase flow model for sediment transport applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th OpenFoam Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">Euromech Colloquium 588 Coupling Mechanisms and Multi-Scaling in Granular-Fluid Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685275v1</w:t>
+                <w:t xml:space="preserve">hal-02043229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives on particle-laden flows in complex geometries using the turbulence-averaged Eulerian two-phase flow model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Strongly-coupled fluid-structure-interaction with large deformations on a flexible hydrofoil under forced oscillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cleynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM/ AMERIMECH SYMPOSIUM on Dynamics of Gravity Currents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, SANTA BARBARA, CA, United States</w:t>
+              <w:t xml:space="preserve">12th OpenFoam Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043649v1</w:t>
+                <w:t xml:space="preserve">hal-01685286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sedFoam: an open-source multi-dimensional two-phase flow model for sediment transport applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TWO-PHASE FLOW SIMULATION OF SCOUR AROUND A CYLINDRICAL PILE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech Colloquium 588 Coupling Mechanisms and Multi-Scaling in Granular-Fluid Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Coastal Dynamics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Helsingor, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043229v1</w:t>
+                <w:t xml:space="preserve">hal-02043112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly-coupled fluid-structure-interaction with large deformations on a flexible hydrofoil under forced oscillation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">sedFoam, a OpenFOAM solver for sediment transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th OpenFoam Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685286v1</w:t>
+                <w:t xml:space="preserve">hal-01685275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWO-PHASE FLOW SIMULATION OF SCOUR AROUND A CYLINDRICAL PILE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New perspectives on particle-laden flows in complex geometries using the turbulence-averaged Eulerian two-phase flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Dynamics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Helsingor, Denmark</w:t>
+              <w:t xml:space="preserve">IUTAM/ AMERIMECH SYMPOSIUM on Dynamics of Gravity Currents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, SANTA BARBARA, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043112v1</w:t>
+                <w:t xml:space="preserve">hal-02043649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase flow simulation of scour around a cylindrical pile</w:t>
               </w:r>
@@ -6935,51 +6935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, TOULON, France. pp.65-72</w:t>
@@ -7002,286 +7002,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection a posteriori de structure génétique des populations hiérarchisée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Coornaert</w:t>
+                <w:t xml:space="preserve">Reproductive strategies, demography and mutational meltdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Abu Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Arnaud</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766075v1</w:t>
+                <w:t xml:space="preserve">hal-00766065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive strategies, demography and mutational meltdown</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diala Abu Awad</w:t>
+                <w:t xml:space="preserve">Détection a posteriori de structure génétique des populations hiérarchisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Coornaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Billiard</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766065v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Domain Tailored Green's Functions for Arbitrary Geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7341,51 +7341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored nearfield Greens functions for arbitrary geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7436,51 +7436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of the wall aerodynamics and acoustic radiation of the trailing edge of an airfoil in subsonic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7518,51 +7518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non stationary aerodynamic measurements for aeroacoustic prediction models of the trailing edge noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7645,90 +7645,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnes pratiques en éco-conception de service numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7764,329 +7764,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase flow simulation of scour around a cylindrical pile</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Audit de datacentre : explication par l'exemple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bzeznik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, NEW ORLEANS, MS, United States</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042958v1</w:t>
+                <w:t xml:space="preserve">hal-04806290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audit de datacentre : explication par l'exemple</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Two-phase flow simulation of scour around a cylindrical pile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, NEW ORLEANS, MS, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806290v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FluidImage, a libre framework for scientific treatments of large sets of images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Vishnu Mohanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (CFTL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8111,51 +8111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action &amp;quot;Développement Durable&amp;quot; au sein d'une DSI d'Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8238,103 +8238,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle‐laden Gravity Currents: The Lock‐release Slumping Regime at the Laboratory Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particulate Gravity Currents: Theory, Experiments, and Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15 - 29, 2025, 9781394216727. </w:t>
@@ -8404,103 +8404,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je code : les bonnes pratiques en éco-conception de service numérique à destination des développeurs de logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -8522,103 +8522,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good practices in digital service ecodesign for software developers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -8672,103 +8672,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Determination of the Hydrodynamic Loading on Vertical-Axis Cross-flow Tidal Turbines with Blade Embedded Autonomous Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf Iring Kösters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Hoerner</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhithiyan Jayaprakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8822,77 +8822,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer l'impact carbone des activités numériques d'une unité de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8944,90 +8944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer l'impact carbone des activités numériques de l'Observatoire de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9088,51 +9088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Univ. Grenoble Alpes, CNRS, Grenoble INP, LEGI, 38000 Grenoble, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9167,90 +9167,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l'empreinte carbone d'une heure.coeur de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UGA - Université Grenoble Alpes; CNRS; INP Grenoble; INRIA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9308,51 +9308,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale de l'aérodynamique proche paroi et modélisation du bruit de bord de fuite d'un profil d'aile en écoulement subsonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Ecole Supérieure d'Ingénieurs de Poitiers - ESIP, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9371,323 +9371,433 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00193029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (2)</w:t>
+        <w:t xml:space="preserve">Logiciel (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sedFoam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">SedFoam/sedExnerFoam: Release 2412</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2024, </w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:60588bb3dbc3774fef39ced753d904cc20727080;origin=https://github.com/SedFoam/sedfoam;visit=swh:1:snp:b187ee5497f84703f6260891e088d0b565c292e9;anchor=swh:1:rev:8922aa8f7587829e44c8a8dfc3d555768f7ff5a6⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:rev:a7f51d55629eccd06862d0032b54ba1f746ca47c;origin=https://github.com/SedFoam/sedExnerFoam;visit=swh:1:snp:699e6c547340a6b7b147fcaae54688d3f7bfc776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733389v1</w:t>
+                <w:t xml:space="preserve">hal-05623541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">sedFoam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:60588bb3dbc3774fef39ced753d904cc20727080;origin=https://github.com/SedFoam/sedfoam;visit=swh:1:snp:b187ee5497f84703f6260891e088d0b565c292e9;anchor=swh:1:rev:8922aa8f7587829e44c8a8dfc3d555768f7ff5a6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">fluidfoam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Clemençot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:e84c375ced5a60a16adc152a913bb4c9c45863b2;origin=https://hal.archives-ouvertes.fr/hal-03702247;visit=swh:1:snp:70e4288f9831d400bf70d56236bc38d7565b48a8;anchor=swh:1:rel:997337281fccf289475bf1ca3cd558216bfd34a6;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId228"/>
+      <w:footerReference w:type="default" r:id="rId230"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9834,51 +9944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588192v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Renaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-2299-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kaczmarek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2026.105004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05603347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105539" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gilletta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Giamagas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Blanckaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/41p1-sn3p" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoerner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leidhold" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoofeh Abbaszadeh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ruiz-Hussmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bennecke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.37-46" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.104934" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Delafin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.47-55" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#8208;jian Hsu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022461" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364773v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0291030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeulwoo Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Jian Hsu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-1561-2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04733267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Puig Montell&#224;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51560/ofj.v4.119" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Weij" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Keetels" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2023.23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chassagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.335" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.59" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleynen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03186-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.666" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hojeij" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jossic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;chet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-02970-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nagel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Cheng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103544" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2821-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081727" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Augier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Vishnu Mohanan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.237" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121919v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Calpe Linares" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.239" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.238" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Misra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M de Souza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hohl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Illner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64235-6.50008-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.sediment.22" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wirth" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.08.078" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652998v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4367-2017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110797v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Abu Awad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086125" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Guyader" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.07.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gervais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3365240" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhithiyan Jayaprakash" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Nottrodt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977183v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Ansari Shirvan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujun Huang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-891" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976574v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8844" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808196v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pierre Andr&#233; Moreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808230v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807532v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807171v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043226v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787154v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043067v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Revil-Baudard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061964v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939712v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685275v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043649v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043229v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043112v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043104v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766075v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coornaert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766065v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061924v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3906" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460992v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gervais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416758v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147005v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808237v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vivat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806290v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396688v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805290v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Meurdesoif" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291732v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394216727.ch2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009741v6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977001v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197527v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Iring K&#246;sters" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568070v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068666v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03537600v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Merlet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549565v5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gibelin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laurens" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193029v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733389v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60588bb3dbc3774fef39ced753d904cc20727080;origin=https://github.com/SedFoam/sedfoam;visit=swh:1:snp:b187ee5497f84703f6260891e088d0b565c292e9;anchor=swh:1:rev:8922aa8f7587829e44c8a8dfc3d555768f7ff5a6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702247v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clemen&#231;ot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e84c375ced5a60a16adc152a913bb4c9c45863b2;origin=https://hal.archives-ouvertes.fr/hal-03702247;visit=swh:1:snp:70e4288f9831d400bf70d56236bc38d7565b48a8;anchor=swh:1:rel:997337281fccf289475bf1ca3cd558216bfd34a6;path=/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588188v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kaczmarek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2026.105004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05603347v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105539" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299771v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gilletta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105457" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588191v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Giamagas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Blanckaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/41p1-sn3p" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Renaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-2299-2026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ruiz-Hussmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Delafin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.47-55" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#8208;jian Hsu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022461" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bennecke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoerner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0291030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeulwoo Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Jian Hsu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-1561-2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leidhold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoofeh Abbaszadeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.37-46" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.104934" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04733267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Puig Montell&#224;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51560/ofj.v4.119" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Weij" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Keetels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2023.23" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chassagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.335" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.59" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.666" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158689v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hojeij" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jossic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;chet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17442" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221487v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleynen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03186-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-02970-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nagel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Cheng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103544" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081727" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088650v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Augier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Vishnu Mohanan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.237" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2821-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121919v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Calpe Linares" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.239" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.238" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.sediment.22" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882786v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Misra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M de Souza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hohl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Illner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64235-6.50008-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wirth" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.08.078" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652998v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4367-2017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110797v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Abu Awad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086125" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251045v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Guyader" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.07.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gervais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3365240" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269917v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-891" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Ansari Shirvan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujun Huang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454884v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhithiyan Jayaprakash" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Nottrodt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976574v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8844" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808196v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pierre Andr&#233; Moreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808230v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807532v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807171v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Revil-Baudard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939712v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882779v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043226v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043229v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685286v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043112v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685275v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043649v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043104v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766065v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766075v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Coornaert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061924v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-3906" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460992v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gervais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416758v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147005v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laumonier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808237v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vivat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806290v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042958v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396688v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805290v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Meurdesoif" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291732v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394216727.ch2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009741v6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977001v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197527v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Iring K&#246;sters" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568070v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068666v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03537600v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Merlet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549565v5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gibelin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laurens" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193029v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623541v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:a7f51d55629eccd06862d0032b54ba1f746ca47c;origin=https://github.com/SedFoam/sedExnerFoam;visit=swh:1:snp:699e6c547340a6b7b147fcaae54688d3f7bfc776" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733389v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60588bb3dbc3774fef39ced753d904cc20727080;origin=https://github.com/SedFoam/sedfoam;visit=swh:1:snp:b187ee5497f84703f6260891e088d0b565c292e9;anchor=swh:1:rev:8922aa8f7587829e44c8a8dfc3d555768f7ff5a6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702247v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clemen&#231;ot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e84c375ced5a60a16adc152a913bb4c9c45863b2;origin=https://hal.archives-ouvertes.fr/hal-03702247;visit=swh:1:snp:70e4288f9831d400bf70d56236bc38d7565b48a8;anchor=swh:1:rel:997337281fccf289475bf1ca3cd558216bfd34a6;path=/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>