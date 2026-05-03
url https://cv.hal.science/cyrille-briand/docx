--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyrille Briand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of flow time minimization in a crossdock truck scheduling problem with asymmetric handover relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (1), pp.50-56. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2021.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-efficient management of a feeding system in an automobile assembly-line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat-Ana Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Jesús Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Urenda Moris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modelling in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.464-485. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jm2-10-2019-0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash equilibrium solutions in multi-agent project scheduling with milestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Šidlovský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 294 (1), pp.29-41. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matheuristic with Fixed-Sequence Reoptimization for a Real-Life Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.355-374. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2019.0954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price of anarchy and price of stability in multi-agent project scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 285 (1-2), pp.97-119. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-019-03235-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient planning for supplying assembly lines with vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (4), pp.387-414. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-018-0129-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding an optimal Nash equilibrium to the multi-agent project scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (5), pp.475-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Computation Time Measures during Heterogeneous Features Selection in a Boosted Cascade People Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (8), pp.1655022. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001416550223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a Nash Equilibrium and an optimal sharing policy for multi-agent network expansion game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (1), pp.94-109. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash equilibria for the multi-agent project scheduling problem with controllable processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Sůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.15-27. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-014-0393-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Equilibria for multi-agent network flow with controllable capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Operations Research and Enterprise Systems, 509, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17509-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast minimum float computation in activity networks under interval uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (1), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-012-0272-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Resource-Constrained Activity Insertion Problem with Minimum and Maximum Time Lags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.447-460. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-009-0124-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme de Branch and Price pour la planification des tâches d'une flotte de robots mobiles autonomes pour la logistique interne de systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative CP approach for handling min/max worload constraints in preemptive JSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement à profit maximum d'un graphe orienté acyclique sous contraintes de flot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Equoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des tâches d'une flotte de robots mobiles autonomes pour la logistique interne de systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 - 26ème Congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Path-Oriented Optimization Procedure for Consistent Person Reidentification in a Camera Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Equoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Goldwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Advanced Visual and Signal-Based Systems (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Tainan, Taiwan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS65446.2025.11149973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement en cliques à coût minimum de graphes orientés avec contraintes de flot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Equoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preemptive shift-based scheduling with maximum workload constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des activités d'une flotte de robots mobiles autonomes pour la logistique interne de systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle S.mart Rhône-Alpes Ouest, May 2025, Vogüé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a human-centered decision support system for scheduling with shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Goutheraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-MIM25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trondheim, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning the Tasks of an Autonomous Mobile Robot Fleet for Internal Logistics of Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bit-Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Milliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.474-488, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71637-9_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CP model with aggregation for real-life project scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification prévisionnelle de véhicules autonomes pour la logistique interne de systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bit-Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Deckx van Ruys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centered interactions for project scheduling decision-aid in space industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chevroton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Mailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Project Management and Scheduling (PMS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CP model for interactive project scheduling in space industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chevroton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Mailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon; Université de Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using flexible crossdock schedules to face truck arrivals uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.188-198, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85914-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of the crossdock truck-scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling (PMS 2020-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROS : une solution middleware adaptée pour l'industrie du futur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Taïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Germa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement en cliques à profit maximum de graphes orientés avec contraintes de flot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodolfo Barbosa-Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Cascade Learning with Explicit Computation Time Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodolfo Barbosa-Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lake Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MILP formulation for multi-robot pick-and-place scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Project Management and Scheduling (PMS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Roma, Italy. pp.58--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-graph model for the Inventory Routing Problem with Energy Consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation du Temps de Réponse moyen d'une Cascade de Détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodolfo Barbosa-Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mass-flow Based MILP Formulation for the Inventory Routing with Explicit Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005698802420251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean Response-Time Minimization of a Soft-Cascade Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodolfo Barbosa-Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Feb 2016, Roma, Italy. pp.252-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Truck Scheduling Problem at Crossdocking Terminals - Exclusive versus Mixed Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Leus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Operations Research and Enterprise Systems (ICORES 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbonne, Portugal. pp.247-253, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005205102470253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient supplying strategies in assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Muguerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National AIP-PRIMECA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle AIP-Priméca de Franche-Comté, Mar 2015, La Plagne, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Stable flows in multi-agent Networks under an equal-sharing policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference (INOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Warsaw, Poland. pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mass-flow MILP formulation for energy-efficient supplying in assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Muguerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary International Scheduling Conference: Theory &amp; Applications (MISTA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Min-Cost Flow problem with Controllable Capacities: Complexity of Finding a Maximum-Flow Nash Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Fakhfakh Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de personnes par apprentissage de descripteurs hétérogènes sous des considérations CPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a Maximum Stable Flow in a Multi-agent Network with Controllable Capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Fakhfakh Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People Detection with Heterogeneous Features and Explicit Optimization on Computation Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast HOG based person detection devoted to a mobile robot with a spherical camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Herbulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.631-637, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the makespan of a multiagent project scheduling problem: the price of stability In session Scheduling in supply chains and production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prétraitement d'une formulation mathématique pour le problème 1|ri|Lmax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiagent project scheduling problem: complexity of finding a minimum-makespan Nash equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Leuven, Belgium. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The truck scheduling problem at cross-docking terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Leus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Project Management and Scheduling (PMS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Louvain, Belgium. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative project scheduling with controllable processing times: a game theory framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France. 7p., </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA.2011.6059081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et vérification des approches proactives/réactives en ordonnancement... vers le projet ROBUSTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AVAPRO : Analyse et Vérification des Approches Proactives/Réactives en Ordonnancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepping stone to smarter supervision: a human-centered multidisciplinary framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Mailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chevroton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaudhery Mustansar Hussain; Daniel Rossit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Smart Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 4, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-118, 2023, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-399208-4.00011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Routing with Explicit Energy Consumption: A Mass-Flow Formulation and First Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.96-116, 2017, 978-3-319-53982-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Analysis of Projects Under Interval Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Schwindt; Jürgen Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Project Management and Scheduling, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer, 2015, 9783319059143. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05915-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Insertion Problem in a RCPSP with Minimum and Maximum Time Lags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Artigues, Sophie Demassey and Emmanuel Néron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource Constrained Project Scheduling. Models, Algorithms, Extensions and Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-WILEY, pp.171-190, 2008, Control Systems, Robotics and Manufacturing Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'atelier basé sur un ordonnancement flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roubellat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo et Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes du pilotage des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, pp.61-97, 2002, IC2 Productique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'intervalles pour l'ordonnancement d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Paul Sabatier - Toulouse III, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00558925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyrille Briand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of flow time minimization in a crossdock truck scheduling problem with asymmetric handover relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (1), pp.50-56. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2021.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash equilibrium solutions in multi-agent project scheduling with milestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Šidlovský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 294 (1), pp.29-41. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-efficient management of a feeding system in an automobile assembly-line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat-Ana Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Jesús Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Urenda Moris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modelling in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.464-485. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jm2-10-2019-0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matheuristic with Fixed-Sequence Reoptimization for a Real-Life Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.355-374. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2019.0954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price of anarchy and price of stability in multi-agent project scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 285 (1-2), pp.97-119. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-019-03235-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient planning for supplying assembly lines with vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (4), pp.387-414. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-018-0129-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding an optimal Nash equilibrium to the multi-agent project scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (5), pp.475-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a Nash Equilibrium and an optimal sharing policy for multi-agent network expansion game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (1), pp.94-109. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Computation Time Measures during Heterogeneous Features Selection in a Boosted Cascade People Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (8), pp.1655022. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001416550223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Equilibria for multi-agent network flow with controllable capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Operations Research and Enterprise Systems, 509, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17509-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash equilibria for the multi-agent project scheduling problem with controllable processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Sůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.15-27. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-014-0393-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast minimum float computation in activity networks under interval uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (1), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-012-0272-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Resource-Constrained Activity Insertion Problem with Minimum and Maximum Time Lags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.447-460. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-009-0124-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement à profit maximum d'un graphe orienté acyclique sous contraintes de flot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Equoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative CP approach for handling min/max worload constraints in preemptive JSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme de Branch and Price pour la planification des tâches d'une flotte de robots mobiles autonomes pour la logistique interne de systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preemptive shift-based scheduling with maximum workload constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des tâches d'une flotte de robots mobiles autonomes pour la logistique interne de systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 - 26ème Congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Path-Oriented Optimization Procedure for Consistent Person Reidentification in a Camera Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Equoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Goldwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Advanced Visual and Signal-Based Systems (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Tainan, Taiwan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS65446.2025.11149973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement en cliques à coût minimum de graphes orientés avec contraintes de flot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Equoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des activités d'une flotte de robots mobiles autonomes pour la logistique interne de systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle S.mart Rhône-Alpes Ouest, May 2025, Vogüé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a human-centered decision support system for scheduling with shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Goutheraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-MIM25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trondheim, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning the Tasks of an Autonomous Mobile Robot Fleet for Internal Logistics of Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bit-Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Milliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.474-488, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71637-9_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CP model with aggregation for real-life project scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification prévisionnelle de véhicules autonomes pour la logistique interne de systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bit-Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Deckx van Ruys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centered interactions for project scheduling decision-aid in space industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chevroton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Mailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Project Management and Scheduling (PMS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CP model for interactive project scheduling in space industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chevroton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Mailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon; Université de Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using flexible crossdock schedules to face truck arrivals uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.188-198, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85914-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of the crossdock truck-scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling (PMS 2020-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROS : une solution middleware adaptée pour l'industrie du futur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Taïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Germa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MILP formulation for multi-robot pick-and-place scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Project Management and Scheduling (PMS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Roma, Italy. pp.58--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement en cliques à profit maximum de graphes orientés avec contraintes de flot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodolfo Barbosa-Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Cascade Learning with Explicit Computation Time Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodolfo Barbosa-Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lake Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-graph model for the Inventory Routing Problem with Energy Consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation du Temps de Réponse moyen d'une Cascade de Détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodolfo Barbosa-Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mass-flow Based MILP Formulation for the Inventory Routing with Explicit Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005698802420251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean Response-Time Minimization of a Soft-Cascade Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodolfo Barbosa-Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Feb 2016, Roma, Italy. pp.252-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Stable flows in multi-agent Networks under an equal-sharing policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference (INOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Warsaw, Poland. pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient supplying strategies in assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Muguerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National AIP-PRIMECA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle AIP-Priméca de Franche-Comté, Mar 2015, La Plagne, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Truck Scheduling Problem at Crossdocking Terminals - Exclusive versus Mixed Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Leus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Operations Research and Enterprise Systems (ICORES 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbonne, Portugal. pp.247-253, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005205102470253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mass-flow MILP formulation for energy-efficient supplying in assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Muguerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary International Scheduling Conference: Theory &amp; Applications (MISTA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Min-Cost Flow problem with Controllable Capacities: Complexity of Finding a Maximum-Flow Nash Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Fakhfakh Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de personnes par apprentissage de descripteurs hétérogènes sous des considérations CPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a Maximum Stable Flow in a Multi-agent Network with Controllable Capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Fakhfakh Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People Detection with Heterogeneous Features and Explicit Optimization on Computation Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the makespan of a multiagent project scheduling problem: the price of stability In session Scheduling in supply chains and production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prétraitement d'une formulation mathématique pour le problème 1|ri|Lmax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast HOG based person detection devoted to a mobile robot with a spherical camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Herbulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.631-637, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The truck scheduling problem at cross-docking terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Leus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Project Management and Scheduling (PMS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Louvain, Belgium. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiagent project scheduling problem: complexity of finding a minimum-makespan Nash equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Leuven, Belgium. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative project scheduling with controllable processing times: a game theory framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France. 7p., </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA.2011.6059081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et vérification des approches proactives/réactives en ordonnancement... vers le projet ROBUSTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AVAPRO : Analyse et Vérification des Approches Proactives/Réactives en Ordonnancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepping stone to smarter supervision: a human-centered multidisciplinary framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Mailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chevroton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaudhery Mustansar Hussain; Daniel Rossit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Smart Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 4, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-118, 2023, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-399208-4.00011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Routing with Explicit Energy Consumption: A Mass-Flow Formulation and First Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.96-116, 2017, 978-3-319-53982-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Analysis of Projects Under Interval Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Schwindt; Jürgen Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Project Management and Scheduling, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer, 2015, 9783319059143. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05915-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Insertion Problem in a RCPSP with Minimum and Maximum Time Lags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Artigues, Sophie Demassey and Emmanuel Néron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource Constrained Project Scheduling. Models, Algorithms, Extensions and Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-WILEY, pp.171-190, 2008, Control Systems, Robotics and Manufacturing Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'atelier basé sur un ordonnancement flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roubellat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo et Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes du pilotage des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, pp.61-97, 2002, IC2 Productique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'intervalles pour l'ordonnancement d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Paul Sabatier - Toulouse III, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00558925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fabry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agnetis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Berghman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2021.12.004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010898v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat-Ana Miranda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Alvarez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Urenda Moris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jm2-10-2019-0241" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl &#352;&#367;cha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko &#352;idlovsk&#253;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.01.023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun He" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2019.0954" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03009331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03235-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0129-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhayat Ali Mekonnen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerasle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001416550223" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383580v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chaabane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21711" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231028v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl S&#367;cha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0393-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17509-6_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0272-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194384v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-009-0124-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95BF127F60E64BBD1BF5D8205D1D023E531A7BE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534976v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mohamed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Briand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534847v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terrien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Equoy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abdeljaouad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05288927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Goldwurm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS65446.2025.11149973" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05127292v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832630v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goutheraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Truillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05233792v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bit-Monnot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Milliez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71637-9_32" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04249513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deckx van Ruys" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03608503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chevroton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mailliez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Mailliez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_20" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010169v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Germa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765307v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodolfo Barbosa-Anda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726292v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005698802420251" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230870v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berghman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005205102470253" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Muguerza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152083v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230968v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957660v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fakhfakh Chaabane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989047v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059551v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024549v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696417" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noguer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinan Liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661318v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Leus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059081" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044516v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Aissi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Esswein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bidot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181324v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323992084000118?via%3Dihub" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-399208-4.00011-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702381v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231039v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05915-0_11" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100964v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubellat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00558925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fabry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agnetis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Berghman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2021.12.004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539307v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl &#352;&#367;cha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko &#352;idlovsk&#253;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.01.023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat-Ana Miranda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Alvarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Urenda Moris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jm2-10-2019-0241" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun He" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2019.0954" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03009331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03235-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0129-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chaabane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21711" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhayat Ali Mekonnen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerasle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001416550223" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17509-6_4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl S&#367;cha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0393-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0272-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194384v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-009-0124-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95BF127F60E64BBD1BF5D8205D1D023E531A7BE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Equoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Briand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terrien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mohamed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abdeljaouad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05288927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Goldwurm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS65446.2025.11149973" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05127292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goutheraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Truillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05233792v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bit-Monnot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Milliez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71637-9_32" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04249513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deckx van Ruys" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03608503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chevroton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mailliez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Mailliez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_20" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010169v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Germa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250992v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodolfo Barbosa-Anda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005698802420251" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152083v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230997v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Muguerza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230870v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berghman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005205102470253" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230968v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957660v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fakhfakh Chaabane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989047v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059551v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025863v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noguer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinan Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024549v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696417" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661318v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Leus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059081" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044516v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Aissi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Esswein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bidot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181324v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323992084000118?via%3Dihub" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-399208-4.00011-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702381v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231039v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05915-0_11" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100964v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubellat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00558925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>