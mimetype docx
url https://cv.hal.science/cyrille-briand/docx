--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyrille Briand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of flow time minimization in a crossdock truck scheduling problem with asymmetric handover relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (1), pp.50-56. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2021.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash equilibrium solutions in multi-agent project scheduling with milestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Šidlovský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 294 (1), pp.29-41. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-efficient management of a feeding system in an automobile assembly-line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat-Ana Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Jesús Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Urenda Moris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modelling in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.464-485. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jm2-10-2019-0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matheuristic with Fixed-Sequence Reoptimization for a Real-Life Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.355-374. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2019.0954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price of anarchy and price of stability in multi-agent project scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 285 (1-2), pp.97-119. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-019-03235-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient planning for supplying assembly lines with vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (4), pp.387-414. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-018-0129-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding an optimal Nash equilibrium to the multi-agent project scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (5), pp.475-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a Nash Equilibrium and an optimal sharing policy for multi-agent network expansion game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (1), pp.94-109. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Computation Time Measures during Heterogeneous Features Selection in a Boosted Cascade People Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (8), pp.1655022. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001416550223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Equilibria for multi-agent network flow with controllable capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Operations Research and Enterprise Systems, 509, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17509-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash equilibria for the multi-agent project scheduling problem with controllable processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Sůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.15-27. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-014-0393-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast minimum float computation in activity networks under interval uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (1), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-012-0272-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Resource-Constrained Activity Insertion Problem with Minimum and Maximum Time Lags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.447-460. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-009-0124-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement à profit maximum d'un graphe orienté acyclique sous contraintes de flot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Equoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative CP approach for handling min/max worload constraints in preemptive JSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme de Branch and Price pour la planification des tâches d'une flotte de robots mobiles autonomes pour la logistique interne de systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preemptive shift-based scheduling with maximum workload constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des tâches d'une flotte de robots mobiles autonomes pour la logistique interne de systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 - 26ème Congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Path-Oriented Optimization Procedure for Consistent Person Reidentification in a Camera Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Equoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Goldwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Advanced Visual and Signal-Based Systems (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Tainan, Taiwan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS65446.2025.11149973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement en cliques à coût minimum de graphes orientés avec contraintes de flot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Equoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des activités d'une flotte de robots mobiles autonomes pour la logistique interne de systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle S.mart Rhône-Alpes Ouest, May 2025, Vogüé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a human-centered decision support system for scheduling with shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Goutheraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-MIM25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trondheim, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning the Tasks of an Autonomous Mobile Robot Fleet for Internal Logistics of Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bit-Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Milliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.474-488, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71637-9_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CP model with aggregation for real-life project scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification prévisionnelle de véhicules autonomes pour la logistique interne de systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bit-Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Deckx van Ruys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centered interactions for project scheduling decision-aid in space industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chevroton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Mailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Project Management and Scheduling (PMS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CP model for interactive project scheduling in space industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chevroton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Mailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon; Université de Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using flexible crossdock schedules to face truck arrivals uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.188-198, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85914-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of the crossdock truck-scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling (PMS 2020-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROS : une solution middleware adaptée pour l'industrie du futur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Taïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Germa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MILP formulation for multi-robot pick-and-place scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Project Management and Scheduling (PMS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Roma, Italy. pp.58--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement en cliques à profit maximum de graphes orientés avec contraintes de flot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodolfo Barbosa-Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Cascade Learning with Explicit Computation Time Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodolfo Barbosa-Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lake Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-graph model for the Inventory Routing Problem with Energy Consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation du Temps de Réponse moyen d'une Cascade de Détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodolfo Barbosa-Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mass-flow Based MILP Formulation for the Inventory Routing with Explicit Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005698802420251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean Response-Time Minimization of a Soft-Cascade Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodolfo Barbosa-Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Feb 2016, Roma, Italy. pp.252-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Stable flows in multi-agent Networks under an equal-sharing policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference (INOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Warsaw, Poland. pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient supplying strategies in assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Muguerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National AIP-PRIMECA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle AIP-Priméca de Franche-Comté, Mar 2015, La Plagne, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Truck Scheduling Problem at Crossdocking Terminals - Exclusive versus Mixed Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Leus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Operations Research and Enterprise Systems (ICORES 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbonne, Portugal. pp.247-253, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005205102470253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mass-flow MILP formulation for energy-efficient supplying in assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Muguerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary International Scheduling Conference: Theory &amp; Applications (MISTA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Min-Cost Flow problem with Controllable Capacities: Complexity of Finding a Maximum-Flow Nash Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Fakhfakh Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de personnes par apprentissage de descripteurs hétérogènes sous des considérations CPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a Maximum Stable Flow in a Multi-agent Network with Controllable Capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Fakhfakh Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People Detection with Heterogeneous Features and Explicit Optimization on Computation Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the makespan of a multiagent project scheduling problem: the price of stability In session Scheduling in supply chains and production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prétraitement d'une formulation mathématique pour le problème 1|ri|Lmax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast HOG based person detection devoted to a mobile robot with a spherical camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Herbulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.631-637, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The truck scheduling problem at cross-docking terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Leus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Project Management and Scheduling (PMS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Louvain, Belgium. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiagent project scheduling problem: complexity of finding a minimum-makespan Nash equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Leuven, Belgium. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative project scheduling with controllable processing times: a game theory framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France. 7p., </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA.2011.6059081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et vérification des approches proactives/réactives en ordonnancement... vers le projet ROBUSTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AVAPRO : Analyse et Vérification des Approches Proactives/Réactives en Ordonnancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepping stone to smarter supervision: a human-centered multidisciplinary framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Mailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chevroton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaudhery Mustansar Hussain; Daniel Rossit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Smart Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 4, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-118, 2023, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-399208-4.00011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Routing with Explicit Energy Consumption: A Mass-Flow Formulation and First Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.96-116, 2017, 978-3-319-53982-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Analysis of Projects Under Interval Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Schwindt; Jürgen Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Project Management and Scheduling, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer, 2015, 9783319059143. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05915-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Insertion Problem in a RCPSP with Minimum and Maximum Time Lags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Artigues, Sophie Demassey and Emmanuel Néron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource Constrained Project Scheduling. Models, Algorithms, Extensions and Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-WILEY, pp.171-190, 2008, Control Systems, Robotics and Manufacturing Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'atelier basé sur un ordonnancement flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roubellat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo et Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes du pilotage des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, pp.61-97, 2002, IC2 Productique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'intervalles pour l'ordonnancement d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Paul Sabatier - Toulouse III, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00558925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyrille Briand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of flow time minimization in a crossdock truck scheduling problem with asymmetric handover relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (1), pp.50-56. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2021.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash equilibrium solutions in multi-agent project scheduling with milestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Šidlovský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 294 (1), pp.29-41. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-efficient management of a feeding system in an automobile assembly-line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat-Ana Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Jesús Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Urenda Moris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modelling in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.464-485. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jm2-10-2019-0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matheuristic with Fixed-Sequence Reoptimization for a Real-Life Inventory Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.355-374. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2019.0954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price of anarchy and price of stability in multi-agent project scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 285 (1-2), pp.97-119. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-019-03235-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient planning for supplying assembly lines with vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (4), pp.387-414. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-018-0129-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding an optimal Nash equilibrium to the multi-agent project scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (5), pp.475-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Computation Time Measures during Heterogeneous Features Selection in a Boosted Cascade People Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (8), pp.1655022. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001416550223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a Nash Equilibrium and an optimal sharing policy for multi-agent network expansion game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (1), pp.94-109. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Equilibria for multi-agent network flow with controllable capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Operations Research and Enterprise Systems, 509, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17509-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash equilibria for the multi-agent project scheduling problem with controllable processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Sůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.15-27. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-014-0393-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast minimum float computation in activity networks under interval uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (1), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-012-0272-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Resource-Constrained Activity Insertion Problem with Minimum and Maximum Time Lags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.447-460. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-009-0124-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preemptive jobshop scheduling with maximum workload constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMS 2026, the 20th International Workshop on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative CP approach for handling min/max worload constraints in preemptive JSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative Constraint Programming approach to integrate maximum workload constraints in preemptive jobshop scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme de Branch and Price pour la planification des tâches d'une flotte de robots mobiles autonomes pour la logistique interne de systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement à profit maximum d'un graphe orienté acyclique sous contraintes de flot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Equoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a large oral examination timetabling problem using a multidimensional knapsack MILP formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Belaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURO Working Group on Project Management and Scheduling, Apr 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preemptive shift-based scheduling with maximum workload constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Path-Oriented Optimization Procedure for Consistent Person Reidentification in a Camera Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Equoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Goldwurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Advanced Visual and Signal-Based Systems (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Tainan, Taiwan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS65446.2025.11149973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement en cliques à coût minimum de graphes orientés avec contraintes de flot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Equoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des tâches d'une flotte de robots mobiles autonomes pour la logistique interne de systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 - 26ème Congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des activités d'une flotte de robots mobiles autonomes pour la logistique interne de systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle S.mart Rhône-Alpes Ouest, May 2025, Vogüé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a human-centered decision support system for scheduling with shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Goutheraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-MIM25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trondheim, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning the Tasks of an Autonomous Mobile Robot Fleet for Internal Logistics of Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bit-Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abdeljaouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Milliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.474-488, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71637-9_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CP model with aggregation for real-life project scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification prévisionnelle de véhicules autonomes pour la logistique interne de systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bit-Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Deckx van Ruys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centered interactions for project scheduling decision-aid in space industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chevroton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Mailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Project Management and Scheduling (PMS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CP model for interactive project scheduling in space industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chevroton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Mailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon; Université de Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using flexible crossdock schedules to face truck arrivals uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.188-198, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85914-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of the crossdock truck-scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling (PMS 2020-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROS : une solution middleware adaptée pour l'industrie du futur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Taïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Germa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionnement en cliques à profit maximum de graphes orientés avec contraintes de flot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodolfo Barbosa-Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Cascade Learning with Explicit Computation Time Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodolfo Barbosa-Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Winter Conference on Applications of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lake Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MILP formulation for multi-robot pick-and-place scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Project Management and Scheduling (PMS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Roma, Italy. pp.58--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-graph model for the Inventory Routing Problem with Energy Consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mass-flow Based MILP Formulation for the Inventory Routing with Explicit Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005698802420251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation du Temps de Réponse moyen d'une Cascade de Détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodolfo Barbosa-Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean Response-Time Minimization of a Soft-Cascade Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodolfo Barbosa-Anda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Feb 2016, Roma, Italy. pp.252-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Stable flows in multi-agent Networks under an equal-sharing policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference (INOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Warsaw, Poland. pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Truck Scheduling Problem at Crossdocking Terminals - Exclusive versus Mixed Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Leus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Operations Research and Enterprise Systems (ICORES 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbonne, Portugal. pp.247-253, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005205102470253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient supplying strategies in assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Muguerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National AIP-PRIMECA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle AIP-Priméca de Franche-Comté, Mar 2015, La Plagne, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mass-flow MILP formulation for energy-efficient supplying in assembly lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Muguerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary International Scheduling Conference: Theory &amp; Applications (MISTA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Min-Cost Flow problem with Controllable Capacities: Complexity of Finding a Maximum-Flow Nash Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Fakhfakh Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de personnes par apprentissage de descripteurs hétérogènes sous des considérations CPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a Maximum Stable Flow in a Multi-agent Network with Controllable Capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Fakhfakh Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People Detection with Heterogeneous Features and Explicit Optimization on Computation Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the makespan of a multiagent project scheduling problem: the price of stability In session Scheduling in supply chains and production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Přemysl Šůcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prétraitement d'une formulation mathématique pour le problème 1|ri|Lmax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast HOG based person detection devoted to a mobile robot with a spherical camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhayat Ali Mekonnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Herbulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.631-637, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiagent project scheduling problem: complexity of finding a minimum-makespan Nash equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Leuven, Belgium. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The truck scheduling problem at cross-docking terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Leus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Project Management and Scheduling (PMS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Louvain, Belgium. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative project scheduling with controllable processing times: a game theory framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France. 7p., </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA.2011.6059081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et vérification des approches proactives/réactives en ordonnancement... vers le projet ROBUSTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AVAPRO : Analyse et Vérification des Approches Proactives/Réactives en Ordonnancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepping stone to smarter supervision: a human-centered multidisciplinary framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Mailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chevroton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaudhery Mustansar Hussain; Daniel Rossit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Smart Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 4, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-118, 2023, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-399208-4.00011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Routing with Explicit Energy Consumption: A Mass-Flow Formulation and First Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jozefowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.96-116, 2017, 978-3-319-53982-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Analysis of Projects Under Interval Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Schwindt; Jürgen Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Project Management and Scheduling, Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer, 2015, 9783319059143. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05915-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Insertion Problem in a RCPSP with Minimum and Maximum Time Lags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Artigues, Sophie Demassey and Emmanuel Néron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource Constrained Project Scheduling. Models, Algorithms, Extensions and Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-WILEY, pp.171-190, 2008, Control Systems, Robotics and Manufacturing Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'atelier basé sur un ordonnancement flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roubellat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo et Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes du pilotage des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, pp.61-97, 2002, IC2 Productique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'intervalles pour l'ordonnancement d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Paul Sabatier - Toulouse III, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00558925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fabry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agnetis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Berghman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2021.12.004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539307v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl &#352;&#367;cha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko &#352;idlovsk&#253;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.01.023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat-Ana Miranda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Alvarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Urenda Moris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jm2-10-2019-0241" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun He" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2019.0954" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03009331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03235-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0129-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chaabane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21711" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhayat Ali Mekonnen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerasle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001416550223" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17509-6_4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl S&#367;cha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0393-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0272-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194384v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-009-0124-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95BF127F60E64BBD1BF5D8205D1D023E531A7BE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Equoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Briand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terrien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mohamed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abdeljaouad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05288927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Goldwurm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS65446.2025.11149973" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05127292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goutheraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Truillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05233792v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bit-Monnot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Milliez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71637-9_32" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04249513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deckx van Ruys" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03608503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chevroton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mailliez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Mailliez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_20" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010169v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Germa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250992v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodolfo Barbosa-Anda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005698802420251" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152083v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230997v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Muguerza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230870v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berghman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005205102470253" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230968v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957660v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fakhfakh Chaabane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989047v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059551v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025863v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noguer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinan Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024549v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696417" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661318v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Leus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059081" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044516v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Aissi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Esswein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bidot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181324v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323992084000118?via%3Dihub" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-399208-4.00011-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702381v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231039v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05915-0_11" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100964v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubellat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00558925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fabry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agnetis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Berghman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2021.12.004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539307v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl &#352;&#367;cha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko &#352;idlovsk&#253;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.01.023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat-Ana Miranda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Alvarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Urenda Moris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jm2-10-2019-0241" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun He" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jozefowiez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2019.0954" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03009331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03235-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0129-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhayat Ali Mekonnen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerasle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001416550223" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383580v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chaabane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21711" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17509-6_4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#345;emysl S&#367;cha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0393-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0272-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194384v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-009-0124-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95BF127F60E64BBD1BF5D8205D1D023E531A7BE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terrien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Briand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mohamed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534982v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Equoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05288927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Goldwurm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS65446.2025.11149973" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05127292v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327821v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abdeljaouad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207636v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116173v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goutheraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Truillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05233792v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bit-Monnot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Milliez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71637-9_32" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04249513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deckx van Ruys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03608503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chevroton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mailliez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595210v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Mailliez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010169v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Germa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765307v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodolfo Barbosa-Anda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702385v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282290v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005698802420251" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765302v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282068v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152083v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230870v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berghman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005205102470253" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Muguerza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230968v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957660v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fakhfakh Chaabane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059551v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025863v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noguer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinan Liu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696417" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661318v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Leus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059081" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044516v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Aissi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Esswein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bidot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181324v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323992084000118?via%3Dihub" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-399208-4.00011-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702381v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05915-0_11" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271648v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100964v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubellat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00558925v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>