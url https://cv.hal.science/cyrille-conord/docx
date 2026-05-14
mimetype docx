--- v0 (2026-03-21)
+++ v1 (2026-05-14)
@@ -821,294 +821,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does landscape composition affect pest abundance and their control by natural enemies? A review</w:t>
+                <w:t xml:space="preserve">Are plants useful as accumulation indicators of metal bioavailability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Veres</w:t>
+                <w:t xml:space="preserve">Esteban Remon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">Jean-Luc Bouchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Le Guédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Conord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2011.05.027⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 175, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2012.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651769v1</w:t>
+                <w:t xml:space="preserve">hal-00771221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are plants useful as accumulation indicators of metal bioavailability?</w:t>
+                <w:t xml:space="preserve">Does landscape composition affect pest abundance and their control by natural enemies? A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Remon</w:t>
+                <w:t xml:space="preserve">Andrea Veres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bouchardon</w:t>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Conord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Le Guédard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166, pp.110-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2011.05.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2012.12.015⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771221v1</w:t>
+                <w:t xml:space="preserve">hal-02651769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradients de diversité génétique des végétaux en région méditerranéenne</w:t>
               </w:r>
@@ -3086,277 +3086,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'une photothèque participative du corridor rhodanien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration d’une photothèque participative à l’échelle du corridor rhodanien. Lyon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Conord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Paran</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. River: integrated sciences and sustainable develpment of rivers</w:t>
+              <w:t xml:space="preserve">Second international I.S. Rivers conference (Recherches et Actions au Service des Fleuves et Grandes Rivières)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01250469v1</w:t>
+                <w:t xml:space="preserve">hal-01951649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’une photothèque participative à l’échelle du corridor rhodanien. Lyon.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration d'une photothèque participative du corridor rhodanien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Conord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Conord</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dujardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second international I.S. Rivers conference (Recherches et Actions au Service des Fleuves et Grandes Rivières)</w:t>
+              <w:t xml:space="preserve">I.S. River: integrated sciences and sustainable develpment of rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951649v1</w:t>
+                <w:t xml:space="preserve">halshs-01250469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key phylogeographical insights to explain the diversification of the mediterranean flora</w:t>
               </w:r>
@@ -3569,313 +3569,313 @@
                 <w:t xml:space="preserve">Gaël Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Conord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de l'Ecologie, du Développement Durable et de l'Energie (MEDDE); OFB, Office Français de la Biodiversité; Muséum National d'Histoire Naturelle (MNHN); IGN (Institut National de l’Information Géographique et Forestière); Réseau des Conservatoires Botaniques Nationaux; EVS UMR 5600 CNRS; Patrinat (OFB-MNHN-CNRS). 2023</w:t>
+              <w:t xml:space="preserve">Ministère de l'Ecologie, du Développement Durable et de l'Energie (MEDDE); OFB, Office Français de la Biodiversité; Muséum National d'Histoire Naturelle (MNHN); IGN (Institut National de l’Information Géographique et Forestière); Réseau des Conservatoires Botaniques Nationaux; EVS UMR 5600 CNRS; Patrinat (OFB-MNHN-CNRS). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456928v1</w:t>
+                <w:t xml:space="preserve">hal-05456928v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhotoRhône : Elaboration d’une photothèque participative à l’échelle du corridor rhodanien (Retour d’expériences et préconisations)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PhotoRhône - Elaboration d’une photothèque participative à l’échelle du corridor rhodanien - Retour d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Conord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] rapport final, OHM-VR (Observatoire Hommes Milieux - Vallée du Rhône). 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] OHM-VR (Observatoire Hommes Milieux - Vallée du Rhône. 2015, 141 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416749v1</w:t>
+                <w:t xml:space="preserve">hal-01316624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhotoRhône - Elaboration d’une photothèque participative à l’échelle du corridor rhodanien - Retour d’expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PhotoRhône : Elaboration d’une photothèque participative à l’échelle du corridor rhodanien (Retour d’expériences et préconisations)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Conord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Doumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] OHM-VR (Observatoire Hommes Milieux - Vallée du Rhône. 2015, 141 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] rapport final, OHM-VR (Observatoire Hommes Milieux - Vallée du Rhône). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316624v1</w:t>
+                <w:t xml:space="preserve">hal-01416749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4322,51 +4322,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7874B8C"/>
+    <w:nsid w:val="16755258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4553,51 +4553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gate.cnrs.fr/cyrille-conord/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gate.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.ish-lyon.cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028772v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141242" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Obeidy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bouchardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moutte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.12.010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TGHNX5M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242771v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Veres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGLN1CWJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Remon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchardon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.12.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644930v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651108v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouverat-Bernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tjpt-e315" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gurevitch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.350" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-288" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2009.00621.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72DD0F2046B1FB2CA879FFE61C2C012DD5E2039C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conord" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Despres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miquel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00276502v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Bruford" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03442.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00278817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemperiere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taberlet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800837" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sacca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fournier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Mendez Florez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Doumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967280v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751935v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816973v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817061v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Medail" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Diadema" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pereira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfgp2017-nancy.com/index.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951649v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805231v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Migliore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456928v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aussel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bellenfant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Catteau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Causse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03260977v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisonneuve B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ragache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hostein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330911v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hostein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dumont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gate.cnrs.fr/cyrille-conord/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gate.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.ish-lyon.cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028772v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141242" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Obeidy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bouchardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moutte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.12.010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TGHNX5M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242771v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Remon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.12.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Veres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGLN1CWJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644930v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651108v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouverat-Bernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tjpt-e315" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gurevitch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.350" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-288" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2009.00621.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72DD0F2046B1FB2CA879FFE61C2C012DD5E2039C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conord" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Despres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miquel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00276502v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Bruford" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03442.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00278817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemperiere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taberlet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800837" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sacca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fournier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Mendez Florez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Doumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967280v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751935v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816973v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817061v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Medail" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Diadema" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pereira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfgp2017-nancy.com/index.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951649v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805231v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Migliore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456928v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aussel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bellenfant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Catteau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Causse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416749v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03260977v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisonneuve B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ragache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hostein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330911v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hostein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dumont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>