--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -636,355 +636,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila Accessory Gland: A Complementary In Vivo Model to Bring New Insight to Prostate Cancer</w:t>
+                <w:t xml:space="preserve">Screening for liver X receptor modulators: Where are we and for what use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Rambur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Vialat</w:t>
+                <w:t xml:space="preserve">Julio Buñay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Beaudoin</w:t>
+                <w:t xml:space="preserve">Allan Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Trousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lours-Calet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lobaccaro</w:t>
+                <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (9), pp.2387. </w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178 (16), pp.3277-3293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10092387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bph.15286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949640v1</w:t>
+                <w:t xml:space="preserve">hal-04028131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for liver X receptor modulators: Where are we and for what use?</w:t>
+                <w:t xml:space="preserve">Drosophila Accessory Gland: A Complementary In Vivo Model to Bring New Insight to Prostate Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Buñay</w:t>
+                <w:t xml:space="preserve">Amandine Rambur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Fouache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amalia Trousson</w:t>
+                <w:t xml:space="preserve">Claude Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bouchareb</w:t>
+                <w:t xml:space="preserve">Corinne Lours-Calet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lobaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 178 (16), pp.3277-3293. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.2387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bph.15286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells10092387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028131v1</w:t>
+                <w:t xml:space="preserve">hal-03949640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Ras/MAPK and PI3K/AKT/mTOR pathways recruitment drives basal extrusion in the prostate-like gland of Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rambur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lours-Calet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Bunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1048,77 +1048,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavonoids differentially modulate liver X receptors activity—Structure-function relationship analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Zabaiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1195,64 +1195,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights in Prostate Cancer Development and Tumor Therapy: Modulation of Nuclear Receptors and the Specific Role of Liver X Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rambur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Bunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1316,51 +1316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification of muscle types in Drosophila: upstream and downstream of identity genes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,64 +1459,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosyne Lagrafeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lours-Calet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Loubeau-Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1567,51 +1567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mTOR pathway is activated by PKA in adrenocortical cells and participates in vivo to apoptosis resistance in primary pigmented nodular adrenocortical disease (PPNAD).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sahut-Barnola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1701,51 +1701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cAMP pathway and the control of adrenocortical development and growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sahut-Barnola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2008,51 +2008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sahut-Barnola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lambert-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Damon-Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2116,51 +2116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cushing's Syndrome and Fetal Features Resurgence in Adrenal Cortex–Specific Prkar1a Knockout Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sahut-Barnola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,51 +2250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouse model for bilateral adrenal hyperplasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sahut-Barnola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2384,51 +2384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiazide Diuretics Directly Induce Osteoblast Differentiation and Mineralized Nodule Formation by Interacting with a Sodium Chloride Co-Transporter in Bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melita Dvorak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Howard Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2505,51 +2505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delta-promoted filopodia mediate long-range lateral inhibition in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Soule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2820,51 +2820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dallel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despalles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00251-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625585v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vialat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Baabdaty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Trousson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc A Lobaccaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16112153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04995876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lobaccaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04995872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bouchareb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique de Haze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Damon-Soubeyrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16162776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949640v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rambur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beaudoin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lours-Calet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092387" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04028131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bu&#241;ay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fouache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Joussineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15286" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02633099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bunay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16123-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zabaiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente-Poirot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.03.028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bousset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092545" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bataill&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Jagla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Jagla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-386499-4.00011-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922092v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Boudra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosyne Lagrafeuille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loubeau-Legros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2016.1166319" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sahut-Barnola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Dumontet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Drelon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu265" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922116v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Levy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Saloustros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Val" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.10.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Berthon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ragazzon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bandiera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044171" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert-Langlais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Damon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000980" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sahut-Barnola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Val" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Langlais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pointud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2009.02.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melita Dvorak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Howard Carter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trairak Pisitkun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Knepper" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2007030348" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Soule" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anguille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02157" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A846365D325629D7B19BBFC61231A9A37C059EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dallel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despalles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00251-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625585v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vialat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Baabdaty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Trousson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc A Lobaccaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16112153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04995876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lobaccaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04995872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bouchareb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique de Haze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Damon-Soubeyrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16162776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04028131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bu&#241;ay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fouache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Joussineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15286" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rambur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beaudoin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lours-Calet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092387" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02633099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bunay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16123-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zabaiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente-Poirot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.03.028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bousset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092545" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bataill&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Jagla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Jagla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-386499-4.00011-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922092v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Boudra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosyne Lagrafeuille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loubeau-Legros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2016.1166319" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sahut-Barnola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Dumontet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Drelon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu265" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922116v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Levy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Saloustros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Val" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.10.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Berthon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ragazzon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bandiera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044171" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert-Langlais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Damon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000980" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sahut-Barnola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Val" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Langlais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pointud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2009.02.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melita Dvorak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Howard Carter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trairak Pisitkun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Knepper" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2007030348" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Soule" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anguille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02157" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A846365D325629D7B19BBFC61231A9A37C059EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>