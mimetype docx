--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -636,355 +636,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for liver X receptor modulators: Where are we and for what use?</w:t>
+                <w:t xml:space="preserve">Drosophila Accessory Gland: A Complementary In Vivo Model to Bring New Insight to Prostate Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Buñay</w:t>
+                <w:t xml:space="preserve">Amandine Rambur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Fouache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amalia Trousson</w:t>
+                <w:t xml:space="preserve">Claude Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bouchareb</w:t>
+                <w:t xml:space="preserve">Corinne Lours-Calet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lobaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 178 (16), pp.3277-3293. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.2387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bph.15286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells10092387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028131v1</w:t>
+                <w:t xml:space="preserve">hal-03949640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila Accessory Gland: A Complementary In Vivo Model to Bring New Insight to Prostate Cancer</w:t>
+                <w:t xml:space="preserve">Screening for liver X receptor modulators: Where are we and for what use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Rambur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Vialat</w:t>
+                <w:t xml:space="preserve">Julio Buñay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Beaudoin</w:t>
+                <w:t xml:space="preserve">Allan Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Trousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lours-Calet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lobaccaro</w:t>
+                <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (9), pp.2387. </w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178 (16), pp.3277-3293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10092387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bph.15286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949640v1</w:t>
+                <w:t xml:space="preserve">hal-04028131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Ras/MAPK and PI3K/AKT/mTOR pathways recruitment drives basal extrusion in the prostate-like gland of Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rambur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lours-Calet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Bunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1048,77 +1048,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavonoids differentially modulate liver X receptors activity—Structure-function relationship analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Zabaiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1176,278 +1176,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02380571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights in Prostate Cancer Development and Tumor Therapy: Modulation of Nuclear Receptors and the Specific Role of Liver X Receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversification of muscle types in Drosophila: upstream and downstream of identity genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bousset</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laetitia Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Jagla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Jagla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19092545⟩</w:t>
+              <w:t xml:space="preserve">Current Topics in Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.277-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-386499-4.00011-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922077v1</w:t>
+                <w:t xml:space="preserve">hal-01922110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification of muscle types in Drosophila: upstream and downstream of identity genes.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insights in Prostate Cancer Development and Tumor Therapy: Modulation of Nuclear Receptors and the Specific Role of Liver X Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Jagla</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rambur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Bunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Topics in Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.277-301. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-386499-4.00011-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms19092545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922110v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mTOR transcriptionally and post-transcriptionally regulates Npm1 gene expression to contribute to enhanced proliferation in cells with Pten inactivation</w:t>
               </w:r>
@@ -1459,64 +1459,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosyne Lagrafeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lours-Calet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Loubeau-Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1567,51 +1567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mTOR pathway is activated by PKA in adrenocortical cells and participates in vivo to apoptosis resistance in primary pigmented nodular adrenocortical disease (PPNAD).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sahut-Barnola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1701,51 +1701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cAMP pathway and the control of adrenocortical development and growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sahut-Barnola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2008,51 +2008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sahut-Barnola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lambert-Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Damon-Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2116,51 +2116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cushing's Syndrome and Fetal Features Resurgence in Adrenal Cortex–Specific Prkar1a Knockout Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sahut-Barnola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,51 +2250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouse model for bilateral adrenal hyperplasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sahut-Barnola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2384,51 +2384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiazide Diuretics Directly Induce Osteoblast Differentiation and Mineralized Nodule Formation by Interacting with a Sodium Chloride Co-Transporter in Bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melita Dvorak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Howard Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2505,51 +2505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delta-promoted filopodia mediate long-range lateral inhibition in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Soule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2820,51 +2820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dallel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despalles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00251-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625585v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vialat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Baabdaty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Trousson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc A Lobaccaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16112153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04995876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lobaccaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04995872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bouchareb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique de Haze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Damon-Soubeyrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16162776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04028131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bu&#241;ay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fouache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Joussineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15286" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rambur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beaudoin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lours-Calet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092387" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02633099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bunay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16123-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zabaiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente-Poirot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.03.028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bousset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092545" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bataill&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Jagla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Jagla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-386499-4.00011-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922092v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Boudra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosyne Lagrafeuille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loubeau-Legros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2016.1166319" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sahut-Barnola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Dumontet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Drelon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu265" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922116v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Levy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Saloustros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Val" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.10.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Berthon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ragazzon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bandiera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044171" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert-Langlais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Damon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000980" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sahut-Barnola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Val" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Langlais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pointud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2009.02.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melita Dvorak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Howard Carter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trairak Pisitkun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Knepper" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2007030348" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Soule" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anguille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02157" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A846365D325629D7B19BBFC61231A9A37C059EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dallel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despalles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00251-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625585v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vialat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Baabdaty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Trousson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc A Lobaccaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16112153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04995876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lobaccaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04995872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bouchareb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique de Haze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Damon-Soubeyrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16162776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949640v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rambur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beaudoin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lours-Calet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092387" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04028131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bu&#241;ay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fouache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Joussineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15286" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02633099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bunay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16123-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Zabaiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Silvente-Poirot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.03.028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bataill&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Jagla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Jagla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-386499-4.00011-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bousset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092545" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922092v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Boudra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosyne Lagrafeuille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loubeau-Legros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2016.1166319" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sahut-Barnola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Dumontet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Drelon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu265" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922116v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Levy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Saloustros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Val" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.10.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Berthon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ragazzon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bandiera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044171" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert-Langlais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Damon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000980" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sahut-Barnola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Val" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Langlais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pointud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2009.02.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melita Dvorak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Howard Carter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trairak Pisitkun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Knepper" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2007030348" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Soule" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anguille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02157" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A846365D325629D7B19BBFC61231A9A37C059EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>