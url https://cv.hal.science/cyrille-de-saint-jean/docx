--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -974,290 +974,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01865399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance matrices of the hydrogen neutron cross sections bound in light water for the JEFF-3.1.1 neutron library</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fission yield covariance matrices for the main neutron-induced fissioning systems contained in the JEFF-3.1.1 library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Scotta</w:t>
+                <w:t xml:space="preserve">N. Terranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Serot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Archier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Archier</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sumini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 104, pp.132-145. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2017.01.044⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2017.05.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02421883v1</w:t>
+                <w:t xml:space="preserve">cea-02421736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission yield covariance matrices for the main neutron-induced fissioning systems contained in the JEFF-3.1.1 library</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Covariance matrices of the hydrogen neutron cross sections bound in light water for the JEFF-3.1.1 neutron library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Noguere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Scotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Archier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Sumini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 109, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2017.05.052⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 104, pp.132-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2017.01.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02421736v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02421883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of the effective cumulative fission yields of $^{143}$Nd, $^{145}$Nd, $^{146}$Nd, $^{148}$Nd and $^{150}$Nd for $^{235}$U in the PHENIX fast reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Privas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1279,8819 +1291,8819 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (32), pp.32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjn/2016025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01361095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and issues for the combined use of integral experiments and covariance data Results of a NEA International Collaborative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.T. Rearden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rochman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sugino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Data Sheets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (1), pp.38-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nds.2014.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minor actinides transmutation scenario studies with PWRs, FRs and moderated targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp. Grouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillon-Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Varaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 320, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-3115(03)00184-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02360116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identified particles in quark and gluon jets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Search for excited leptons in $e^+ e^-$ collisions at $\sqrt{s}$ = 161 gev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G D. Alekseev</w:t>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 401, pp.118-130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00405-X⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 393, pp.245-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01618-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00001140v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for new phenomena using single photon events at Lep1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Search for Neutral Heavy Leptons Produced in Z Decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 74, pp.577-586. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s002880050421⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 74, pp.57-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002880050370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003532v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00001151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for excited leptons in $e^+ e^-$ collisions at $\sqrt{s}$ = 161 gev</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Identified particles in quark and gluon jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G.D. Alekseev</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 393, pp.245-260. </w:t>
+              <w:t xml:space="preserve">, 1997, 401, pp.118-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01618-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00405-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007577v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00001140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Neutral Heavy Leptons Produced in Z Decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Search for new phenomena using single photon events at Lep1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Agasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 74, pp.57-71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s002880050370⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 74, pp.577-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002880050421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001151v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Lepton Flavour Number violating Z$^0$-Decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 73, pp.243-251. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002880050313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A precise measurement of the $B^{0}_{d}$ meson lifetime using a new technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 74, pp.19-32. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002880050367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00001150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Measurement of $\alpha_s$ from the scaling violation in $e^+ e^-$ annihilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 398, pp.194-206. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00256-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00001136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and interpretation of the W-pair cross-section in $e^+ e^-$ interactions at 161 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 397, pp.158-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00226-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00001131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning and test of fragmentation models based on identified particles and precision event shape data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Production of $\Sigma^{0}$ and $\Omega^{-}$ in Z decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Agasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G D. Alekseev</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 73, pp.11-60. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 70, pp.371-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002880050115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002237v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining heavy flavour electroweak measurements at LEP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Goy</w:t>
+                <w:t xml:space="preserve">Search for anomalous production of single photons at $\sqrt{s}$ = 130 and 136 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Agasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0168-9002(96)00420-2⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 380, pp.471-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00671-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00001602v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of radiative leptonic events with hard photons and search for excited charged leptons at $\sqrt s$ = 130-136 GeV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Study of rare b decays with the DELPHI detector at LEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00672-7⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 72, pp.207-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002880050238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003515v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for neutralinos scalar leptons and scalar quarks in e$^+$e$^-$ interactions at $\sqrt{s}$ = 130 GeV and 136 GeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Energy dependence of the differences between the quark and gluon jet fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)01197-5⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 70, pp.179-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002880050095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003511v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00001176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaon interference in the hadronic decays of the Z$^{0}$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Search for neutralinos scalar leptons and scalar quarks in e$^+$e$^-$ interactions at $\sqrt{s}$ = 130 GeV and 136 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Aleksan</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 379, pp.330-340. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00572-2⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 387, pp.651-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)01197-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003503v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the average lifetime of b-baryons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Kaon interference in the hadronic decays of the Z$^{0}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s002880050164⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 379, pp.330-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00572-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00001175v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for high mass $\gamma\gamma$ resonances in $e^+e^- \rightarrow l^{+}l^{-}\gamma\gamma\nu\overline{\nu}\gamma\gamma$ and q$\overline{q}\gamma\gamma$ at LEP I</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+                <w:t xml:space="preserve">Combining heavy flavour electroweak measurements at LEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Decamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ghez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s002880050236⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 378, pp.101-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-9002(96)00420-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003510v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00001602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An upper limit for $Br(Z^0 \rightarrow ggg)$ from Symmetric 3-jet $Z^0$ Hadronic Decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Study of radiative leptonic events with hard photons and search for excited charged leptons at $\sqrt s$ = 130-136 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G D. Alekseev</w:t>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 389, pp.405-415. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 380, pp.480-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00672-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01450-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00001172v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the DELPHI detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Tuning and test of fragmentation models based on identified particles and precision event shape data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 73, pp.11-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002880050295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0168-9002(96)00463-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002449v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Precise Measurement of the Tau Lepton Lifetime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Search for high mass $\gamma\gamma$ resonances in $e^+e^- \rightarrow l^{+}l^{-}\gamma\gamma\nu\overline{\nu}\gamma\gamma$ and q$\overline{q}\gamma\gamma$ at LEP I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 72, pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002880050236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)01434-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009588v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of f'$_{2}$(1525) production in Z$^{0}$ hadronic decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Performance of the DELPHI detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 378, pp.57-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-9002(96)00463-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00557-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009589v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of inclusive $\pi^{0}$ production in hadronic Z$^{0}$ decays</w:t>
+                <w:t xml:space="preserve">An upper limit for $Br(Z^0 \rightarrow ggg)$ from Symmetric 3-jet $Z^0$ Hadronic Decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Aleksan</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 389, pp.405-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01450-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003505v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First study of the interference between initial and final state radiation at the Z resonance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">A Precise Measurement of the Tau Lepton Lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 365, pp.448-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)01434-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050220⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002445v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for pair production of heavy objects in 4-jets events at $\sqrt{s}$ = 130-136 GeV</w:t>
+                <w:t xml:space="preserve">First measurement of f'$_{2}$(1525) production in Z$^{0}$ hadronic decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 379, pp.309-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00557-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050294⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003514v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for promptly produced heavy quarkonium states in hadronic Z decays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Measurement of inclusive $\pi^{0}$ production in hadronic Z$^{0}$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 69, pp.575-583. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 69, pp.561-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002880050060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002451v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for exclusive decays of the $\Lambda_{b}$ baryon and measurement of its mass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">First study of the interference between initial and final state radiation at the Z resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 72, pp.31-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002880050220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00306-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014365v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the lightest chargino at $\sqrt{s}$ = 130 and 136 GeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Determination of the average lifetime of b-baryons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 71, pp.199-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002880050164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00769-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05066713v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the partial decay width R$_{b}^{0}= \Gamma_{b\overline{b}}/\Gamma_{had}$ of the Z with the DELPHI detector at Lep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Search for pair production of heavy objects in 4-jets events at $\sqrt{s}$ = 130-136 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 70, pp.531-547. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 73, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002880050294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003516v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement of the photon structure function F$_{2}^{\gamma}$ at an average Q$^{2}$ of 12 GeV$^{2}$/c$^{4}$ : results from DELPHI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Search for the lightest chargino at $\sqrt{s}$ = 130 and 136 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 382, pp.323-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00769-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00001171v1</w:t>
+                <w:t xml:space="preserve">hal-05066713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the modulus of $\mid V_{cb} \mid$ from the semileptonic decay B$^{0} \rightarrow$ D$*^{-}$l$^{+}\nu$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Search for promptly produced heavy quarkonium states in hadronic Z decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 71, pp.539-553. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 69, pp.575-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002880050061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003502v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the B$^{0}_{d}$ oscillation frequency using kaons leptons and jet charge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Search for exclusive decays of the $\Lambda_{b}$ baryon and measurement of its mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 374, pp.351-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00306-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002446v1</w:t>
+                <w:t xml:space="preserve">in2p3-00014365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of inclusive k$*^0$(892) $\phi$(1020) and k*$_2^0$(1430) production in hadronic Z decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Measurement of the partial decay width R$_{b}^{0}= \Gamma_{b\overline{b}}/\Gamma_{had}$ of the Z with the DELPHI detector at Lep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 73, pp.61-72. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 70, pp.531-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002880050131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002452v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean lifetime of the b$^{0}_{s}$ meson</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Determination of the modulus of $\mid V_{cb} \mid$ from the semileptonic decay B$^{0} \rightarrow$ D$*^{-}$l$^{+}\nu$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Aleksan</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 71, pp.11-30. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 71, pp.539-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002880050202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00001177v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated precision measurement of the average lifetime of b hadrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">A measurement of the photon structure function F$_{2}^{\gamma}$ at an average Q$^{2}$ of 12 GeV$^{2}$/c$^{4}$ : results from DELPHI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 69, pp.223-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002880050022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00452-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00001184v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged particle multiplicity in $e^+e^-$ interactions at $\sqrt{s}$ = 130 GeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Measurement of the B$^{0}_{d}$ oscillation frequency using kaons leptons and jet charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 72, pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002880050219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00134-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003500v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy dependence of the differences between the quark and gluon jet fragmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Mean lifetime of the b$^{0}_{s}$ meson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 70, pp.179-195. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 71, pp.11-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002880050144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00001176v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of rare b decays with the DELPHI detector at LEP</w:t>
+                <w:t xml:space="preserve">Updated precision measurement of the average lifetime of b hadrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Aleksan</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 377, pp.195-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00452-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050238⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002450v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for anomalous production of single photons at $\sqrt{s}$ = 130 and 136 GeV</w:t>
+                <w:t xml:space="preserve">Measurement of inclusive k$*^0$(892) $\phi$(1020) and k*$_2^0$(1430) production in hadronic Z decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Aleksan</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 73, pp.61-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002880050296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00671-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005079v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of $\Sigma^{0}$ and $\Omega^{-}$ in Z decays</w:t>
+                <w:t xml:space="preserve">Charged particle multiplicity in $e^+e^-$ interactions at $\sqrt{s}$ = 130 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 372, pp.172-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00134-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00001183v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for heavy neutral Higgs bosons in two-doublet models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Production characteristics of K$^0$ and light meson resonances in hadronic decays of the Z$^0$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 67, pp.69-79. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 65, pp.587-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01578668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01564822⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007549v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of charged particles, K$_{S}^{0}$, K$^{\pm}$, p and $\Lambda$ in Z $\rightarrow b\overline{b}$ events and in the decay of b hadrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Strange baryon production in Z hadronic decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 67, pp.543-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01553980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)00190-V⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007547v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper limits on the branching ratios $\tau\rightarrow \mu\gamma$ and $\tau\rightarrow$ e$\gamma$</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Lifetime of charged and neutral B hadrons using event topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 68, pp.363-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01620712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)01045-R⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007639v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for exclusive charmless b meson decays with the Delphi detector at Lep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Measurements of the tau polarisation in Z$^0$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 67, pp.183-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01571280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)00877-N⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007548v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B$*$ production in Z decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Search for heavy neutral Higgs bosons in two-doublet models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 68, pp.353-362. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 67, pp.69-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01564822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01620711⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002238v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of strange B-baryons decaying into $\Xi^{\mp}$ - l$^{\mp}$ pairs at LEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 68, pp.541-553. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01565255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00002242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of radiative muon-pair events at Z$^{0}$ energies and limits on an additionnal Z' gauge boson</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Search for exclusive charmless b meson decays with the Delphi detector at Lep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 357, pp.255-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)00877-N⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01578669⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002441v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of hard scattering processes in single tagged $\gamma\gamma$ collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">B$*$ production in Z decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 68, pp.353-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01620711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)01522-E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002442v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement of B$^{+}$ and B$^{0}$ lifetimes using $\overline{D}$l$^{+}$ events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Upper limits on the branching ratios $\tau\rightarrow \mu\gamma$ and $\tau\rightarrow$ e$\gamma$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 359, pp.411-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)01045-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01579800⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007527v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $\Gamma_{b\overline{b}}$/$\Gamma_{had}$ branching ratio of the Z by double hemisphere tagging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Production of charged particles, K$_{S}^{0}$, K$^{\pm}$, p and $\Lambda$ in Z $\rightarrow b\overline{b}$ events and in the decay of b hadrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 347, pp.447-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)00190-V⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01578666⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007542v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime and production rate of beauty baryons from Z decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">A study of radiative muon-pair events at Z$^{0}$ energies and limits on an additionnal Z' gauge boson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 68, pp.375-390. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 65, pp.603-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01578669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01620713⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002239v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of orbitally excited B mesons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">First evidence of hard scattering processes in single tagged $\gamma\gamma$ collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 345, pp.598-608. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 342, pp.402-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)01522-E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)01696-A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007544v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of short range three-particle correlations in $e^{+}e^{-}$ annihilations at Lep energies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">A measurement of B$^{+}$ and B$^{0}$ lifetimes using $\overline{D}$l$^{+}$ events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 68, pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01579800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)00711-S⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007545v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the forward-backward asymmetry of e$^+$e$^- \rightarrow$ Z $\rightarrow$ b$\overline{b}$ using prompt leptons and a lifetime tag</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Measurement of the $\Gamma_{b\overline{b}}$/$\Gamma_{had}$ branching ratio of the Z by double hemisphere tagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 65, pp.569-585. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 65, pp.555-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01578666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01578667⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003519v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $\Gamma_{b\overline{b}}$/$\Gamma_{had}$ using impact parameter measurements and lepton identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Lifetime and production rate of beauty baryons from Z decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 66, pp.323-339. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 68, pp.375-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01620713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01556358⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007540v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the forward-backward asymmetry of charm and bottom quarks at the Z pole using D$*^{\pm}$ mesons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Observation of orbitally excited B mesons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 345, pp.598-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)01696-A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01556359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007541v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of the strange quark asymmetry at the Z$^0$ peak</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Measurement of the forward-backward asymmetry of e$^+$e$^- \rightarrow$ Z $\rightarrow$ b$\overline{b}$ using prompt leptons and a lifetime tag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 67, pp.1-13. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 65, pp.569-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01578667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01564817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007537v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive measurements of the K$^{\pm}$ and p/$\overline{p}$ production in hadronic Z$^0$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Observation of short range three-particle correlations in $e^{+}e^{-}$ annihilations at Lep energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 355, pp.415-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)00711-S⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0550-3213(95)00190-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007539v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of prompt photon production in hadronic Z$^{0}$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Measurement of the forward-backward asymmetry of charm and bottom quarks at the Z pole using D$*^{\pm}$ mesons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 69, pp.1-13. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 66, pp.341-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01556359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002243v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $\Delta^{++}$(1232) production in hadronic Z decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Measurement of $\Gamma_{b\overline{b}}$/$\Gamma_{had}$ using impact parameter measurements and lepton identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 66, pp.323-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01556358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)01176-Q⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007638v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime of charged and neutral B hadrons using event topology</w:t>
+                <w:t xml:space="preserve">Inclusive measurements of the K$^{\pm}$ and p/$\overline{p}$ production in hadronic Z$^0$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Aleksan</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 444, pp.3-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0550-3213(95)00190-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01620712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002240v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production characteristics of K$^0$ and light meson resonances in hadronic decays of the Z$^0$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">First measurement of the strange quark asymmetry at the Z$^0$ peak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 65, pp.587-602. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 67, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01564817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01578668⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007546v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the tau polarisation in Z$^0$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Study of prompt photon production in hadronic Z$^{0}$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 67, pp.183-201. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 69, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002880050001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01571280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007543v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strange baryon production in Z hadronic decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Measurement of $\Delta^{++}$(1232) production in hadronic Z decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 361, pp.207-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)01176-Q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01553980⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007550v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J/$\psi$ production in the hadronic decays of the Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 341, pp.109-122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)01385-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of time dependent B$_{d}^{0}$-$\overline{B}_{d}^{0}$ mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 338, pp.409-420. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)91398-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10101,216 +10113,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific needs for a new generation critical facility at CEA: the ZEPHYR (Zero power Experimental PHYsics Reactor) ZPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Minot-Taioglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fougeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Routsonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGORR 19th - 19th Meeting of the International Group on Research Reactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RRFM (European Research Reactor Conference), Mar 2019, Amman, Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02394082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariance Matrices of Neutron-Induced Integral and Differential Scattering Cross Sections of 56Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Archier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10329,945 +10341,945 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop On Nuclear Data Evaluation for Reactor Applications (WONDER-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Aix-En-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the feasibility to perform integral transmission experiments in the GELINA target hall at IRMM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leconte</w:t>
+                <w:t xml:space="preserve">Covariance generation and uncertainty propagation for thermal and fast neutron induced fission yields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Terranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Serot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Archier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arjan Plompen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Sumini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201715301023⟩</w:t>
+              <w:t xml:space="preserve">ND 2016: International Conference on Nuclear Data for Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.02013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714602013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645296v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02526209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The APOLLO3 scientific tool for SFR neutronic characterization current achievements and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the feasibility to perform integral transmission experiments in the GELINA target hall at IRMM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rimpault</w:t>
+                <w:t xml:space="preserve">Benoit Geslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Archier</w:t>
+                <w:t xml:space="preserve">Arjan Plompen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Palau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Pascal</w:t>
+                <w:t xml:space="preserve">Francesca Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on fast reactors and related fuel cycles: next generation nuclear systems for sustainable development (FR17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France. pp.01023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201715301023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419657v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance generation and uncertainty propagation for thermal and fast neutron induced fission yields</w:t>
+                <w:t xml:space="preserve">The APOLLO3 scientific tool for SFR neutronic characterization current achievements and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Terranova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. de Saint-Jean</w:t>
+                <w:t xml:space="preserve">G. Rimpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Sumini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-F. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Archier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ND 2016: International Conference on Nuclear Data for Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on fast reactors and related fuel cycles: next generation nuclear systems for sustainable development (FR17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ekaterinaburg, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02526209v1</w:t>
+                <w:t xml:space="preserve">hal-02419657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission Product Yields Covariance Generation Methodologies and Uncertainty Propagation Using the URANIE Platform</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Study of neutron scattering in light water in the mistral experiments carried out in EOLE Reactor at CEA Cadarache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Scotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Noguere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marquez Damian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSOR 2016 - The Physics of Reactors Meeting: Unifying Theory and Experiments in the 21st Century</w:t>
+              <w:t xml:space="preserve">PHYSOR 2016 - International Conference on the Advances in Reactor Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Sun Valley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442277v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of neutron scattering in light water in the mistral experiments carried out in EOLE Reactor at CEA Cadarache</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Fission Product Yields Covariance Generation Methodologies and Uncertainty Propagation Using the URANIE Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Terranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sumini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Archier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Serot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSOR 2016 - International Conference on the Advances in Reactor Physics</w:t>
+              <w:t xml:space="preserve">PHYSOR 2016 - The Physics of Reactors Meeting: Unifying Theory and Experiments in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Sun Valley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442249v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JEFF-3.2 Library Validation - Impact of the New Library for Fast Neutrons SFR Benchmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Peneliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Archier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAPP 2015 - International Congress on Advances on nuclear Power Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nice, France. Paper 15150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02491631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The JEFF evaluated nuclear data project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avrigeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Avrigeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Batistoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Nice, France. pp.721, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ndata:07476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00291641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11277,139 +11289,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNCERTAINTIES ASSOCIATED TO THE USE OF THE ERANOS CODE SYSTEM WHEN APPLIED TO THE MODERATED ECRIX IRRADIATIONS IN THE FAST REACTOR PHENIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Varaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rimpault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02906384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation and Verification of Irradiation Damage Cross Section with Energy-Angular Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengli Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11444,65 +11456,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId250"/>
+      <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11570,51 +11582,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="874F3A96"/>
+    <w:nsid w:val="DBA279F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11801,51 +11813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-de-saint-jean" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1265-8988" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-8853-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zaetta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Saint Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacqmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258830v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamagno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Noguere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huyghe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Saint-Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecarpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynard-Carette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921107004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tommasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourganel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.07.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02305641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Privas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01865399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noguere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maldonado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2018-12009-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421883v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Scotta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.01.044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421736v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Terranova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sumini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.05.052" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01361095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Schmidt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2016025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611860v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Rearden" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rochman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sugino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trkov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.04.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Grouiller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillon-Eymard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leyval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(03)00184-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SQV2ZS4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ajinenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D. Alekseev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00405-X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Agasi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050421" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Azhinenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Alekseev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01618-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050370" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050313" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050367" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00256-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adzic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00226-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002237v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050295" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001602v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Bonis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decamp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(96)00420-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00672-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003511v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)01197-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003503v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aleksan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00572-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050164" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050236" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001172v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01450-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(96)00463-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)01434-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009589v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00557-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050060" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002445v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050220" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003514v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050294" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002451v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050061" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00306-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00769-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003516v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050131" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001171v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003502v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050202" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050219" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050296" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001177v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050144" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001184v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00452-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00134-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050095" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002450v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050238" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00671-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050115" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007549v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01564822" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007547v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00190-V" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007639v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)01045-R" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007548v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00877-N" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002238v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01620711" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002242v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01565255" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578669" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01522-E" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007527v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01579800" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007542v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578666" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002239v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01620713" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007544v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01696-A" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007545v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00711-S" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003519v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578667" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007540v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01556358" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007541v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01556359" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007537v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01564817" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007539v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(95)00190-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002243v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007638v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)01176-Q" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002240v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01620712" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007546v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578668" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007543v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01571280" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007550v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01553980" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007592v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01385-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007588v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)91398-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394082v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minot-Taioglou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fougeras" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Routsonis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338595v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645296v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leconte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Plompen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Belloni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715301023" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rimpault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Vidal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02526209v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Terranova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sumini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714602013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442277v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442249v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Scotta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marquez Damian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491631v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peneliau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouland" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291641v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Koning" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avrigeanu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avrigeanu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batistoni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauge" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07476" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02906384v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Varaine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051570v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-de-saint-jean" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1265-8988" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-8853-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zaetta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Saint Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacqmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258830v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamagno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Noguere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huyghe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Saint-Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecarpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynard-Carette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921107004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tommasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourganel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.07.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02305641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Privas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01865399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noguere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maldonado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2018-12009-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Terranova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sumini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.05.052" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B01B901-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421883v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Scotta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.01.044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01361095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2016025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Rearden" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rochman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sugino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trkov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.04.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Grouiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillon-Eymard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leyval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(03)00184-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SQV2ZS4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Azhinenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Alekseev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01618-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ajinenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D. Alekseev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050370" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00405-X" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003532v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Agasi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050421" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050313" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001150v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050367" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001136v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00256-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adzic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00226-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aleksan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050115" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00671-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050238" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050095" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)01197-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00572-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001602v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Bonis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(96)00420-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003515v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00672-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050295" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050236" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002449v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(96)00463-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001172v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01450-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)01434-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009589v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00557-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003505v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050060" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050220" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050164" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050294" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066713v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00769-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050061" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014365v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00306-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003516v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050131" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003502v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050202" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002446v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050219" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050144" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001184v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00452-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050296" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003500v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00134-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578668" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007550v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01553980" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002240v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01620712" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01571280" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007549v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01564822" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002242v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01565255" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007548v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00877-N" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002238v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01620711" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007639v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)01045-R" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007547v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00190-V" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002441v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578669" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01522-E" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01579800" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007542v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578666" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002239v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01620713" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01696-A" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003519v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578667" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00711-S" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01556359" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007540v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01556358" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007539v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(95)00190-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01564817" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002243v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)01176-Q" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007592v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01385-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007588v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)91398-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394082v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minot-Taioglou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fougeras" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Routsonis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338595v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02526209v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Terranova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sumini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714602013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645296v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leconte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Plompen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Belloni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715301023" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419657v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rimpault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Vidal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442249v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Scotta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marquez Damian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442277v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491631v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peneliau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291641v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Koning" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avrigeanu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avrigeanu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batistoni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07476" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02906384v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Varaine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051570v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>