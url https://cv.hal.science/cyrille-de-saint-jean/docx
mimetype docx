--- v1 (2026-04-10)
+++ v2 (2026-05-08)
@@ -688,209 +688,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the BMC to resolve Bayesian inference with nuisance parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preface by the CW2017 organizers including program, advisory board and photo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Saint-Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Noguere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 4, pp.36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjn/2018042⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 4, pp.E1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2018045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02305641v1</w:t>
+                <w:t xml:space="preserve">hal-02922743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface by the CW2017 organizers including program, advisory board and photo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of the BMC to resolve Bayesian inference with nuisance parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Privas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Noguere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 4, pp.E1. </w:t>
+              <w:t xml:space="preserve">, 2018, 4, pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjn/2018045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2018042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922743v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02305641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doppler broadening of neutron-induced resonances using ab initio phonon spectrum</w:t>
               </w:r>
@@ -1239,51 +1239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of the effective cumulative fission yields of $^{143}$Nd, $^{145}$Nd, $^{146}$Nd, $^{148}$Nd and $^{150}$Nd for $^{235}$U in the PHENIX fast reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Privas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Noguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1647,563 +1647,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02360116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for excited leptons in $e^+ e^-$ collisions at $\sqrt{s}$ = 161 gev</w:t>
+                <w:t xml:space="preserve">Search for new phenomena using single photon events at Lep1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+                <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.D. Alekseev</w:t>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 393, pp.245-260. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 74, pp.577-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01618-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002880050421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007577v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Neutral Heavy Leptons Produced in Z Decays</w:t>
+                <w:t xml:space="preserve">Identified particles in quark and gluon jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s002880050370⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 401, pp.118-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00405-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001151v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identified particles in quark and gluon jets</w:t>
+                <w:t xml:space="preserve">Search for excited leptons in $e^+ e^-$ collisions at $\sqrt{s}$ = 161 gev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G D. Alekseev</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 401, pp.118-130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00405-X⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 393, pp.245-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01618-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00001140v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for new phenomena using single photon events at Lep1</w:t>
+                <w:t xml:space="preserve">Search for Neutral Heavy Leptons Produced in Z Decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Agasi</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+                <w:t xml:space="preserve">G D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 74, pp.577-586. </w:t>
+              <w:t xml:space="preserve">, 1997, 74, pp.57-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002880050370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003532v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00001151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Lepton Flavour Number violating Z$^0$-Decays</w:t>
               </w:r>
@@ -2228,64 +2228,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 73, pp.243-251. </w:t>
@@ -2317,295 +2317,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A precise measurement of the $B^{0}_{d}$ meson lifetime using a new technique</w:t>
+                <w:t xml:space="preserve">A Measurement of $\alpha_s$ from the scaling violation in $e^+ e^-$ annihilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 74, pp.19-32. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 398, pp.194-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00256-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001150v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Measurement of $\alpha_s$ from the scaling violation in $e^+ e^-$ annihilation</w:t>
+                <w:t xml:space="preserve">A precise measurement of the $B^{0}_{d}$ meson lifetime using a new technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 398, pp.194-206. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 74, pp.19-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00256-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002880050367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001136v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and interpretation of the W-pair cross-section in $e^+ e^-$ interactions at 161 GeV</w:t>
               </w:r>
@@ -2643,51 +2643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 397, pp.158-170. </w:t>
@@ -2719,161 +2719,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00001131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of $\Sigma^{0}$ and $\Omega^{-}$ in Z decays</w:t>
+                <w:t xml:space="preserve">Study of rare b decays with the DELPHI detector at LEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 70, pp.371-381. </w:t>
+              <w:t xml:space="preserve">, 1996, 72, pp.207-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002880050238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001183v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for anomalous production of single photons at $\sqrt{s}$ = 130 and 136 GeV</w:t>
               </w:r>
@@ -2885,64 +2885,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2987,3645 +2987,3645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of rare b decays with the DELPHI detector at LEP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy dependence of the differences between the quark and gluon jet fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Aleksan</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 72, pp.207-220. </w:t>
+              <w:t xml:space="preserve">, 1996, 70, pp.179-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002880050095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002450v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy dependence of the differences between the quark and gluon jet fragmentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of $\Sigma^{0}$ and $\Omega^{-}$ in Z decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 70, pp.179-195. </w:t>
+              <w:t xml:space="preserve">, 1996, 70, pp.371-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002880050115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001176v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for neutralinos scalar leptons and scalar quarks in e$^+$e$^-$ interactions at $\sqrt{s}$ = 130 GeV and 136 GeV</w:t>
+                <w:t xml:space="preserve">Study of radiative leptonic events with hard photons and search for excited charged leptons at $\sqrt s$ = 130-136 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 387, pp.651-666. </w:t>
+              <w:t xml:space="preserve">, 1996, 380, pp.480-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)01197-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00672-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003511v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaon interference in the hadronic decays of the Z$^{0}$</w:t>
+                <w:t xml:space="preserve">Tuning and test of fragmentation models based on identified particles and precision event shape data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Aleksan</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 379, pp.330-340. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 73, pp.11-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00572-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002880050295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003503v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining heavy flavour electroweak measurements at LEP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Goy</w:t>
+                <w:t xml:space="preserve">Kaon interference in the hadronic decays of the Z$^{0}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Agasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0168-9002(96)00420-2⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 379, pp.330-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00572-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001602v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of radiative leptonic events with hard photons and search for excited charged leptons at $\sqrt s$ = 130-136 GeV</w:t>
+                <w:t xml:space="preserve">Search for neutralinos scalar leptons and scalar quarks in e$^+$e$^-$ interactions at $\sqrt{s}$ = 130 GeV and 136 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 380, pp.480-490. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00672-7⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 387, pp.651-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)01197-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003515v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning and test of fragmentation models based on identified particles and precision event shape data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G D. Alekseev</w:t>
+                <w:t xml:space="preserve">Combining heavy flavour electroweak measurements at LEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Decamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ghez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 73, pp.11-60. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 378, pp.101-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0168-9002(96)00420-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002237v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00001602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for high mass $\gamma\gamma$ resonances in $e^+e^- \rightarrow l^{+}l^{-}\gamma\gamma\nu\overline{\nu}\gamma\gamma$ and q$\overline{q}\gamma\gamma$ at LEP I</w:t>
+                <w:t xml:space="preserve">Determination of the average lifetime of b-baryons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 72, pp.179-190. </w:t>
+              <w:t xml:space="preserve">, 1996, 71, pp.199-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002880050164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003510v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the DELPHI detector</w:t>
+                <w:t xml:space="preserve">Search for high mass $\gamma\gamma$ resonances in $e^+e^- \rightarrow l^{+}l^{-}\gamma\gamma\nu\overline{\nu}\gamma\gamma$ and q$\overline{q}\gamma\gamma$ at LEP I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 378, pp.57-100. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 72, pp.179-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0168-9002(96)00463-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002880050236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002449v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An upper limit for $Br(Z^0 \rightarrow ggg)$ from Symmetric 3-jet $Z^0$ Hadronic Decays</w:t>
+                <w:t xml:space="preserve">Performance of the DELPHI detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Agasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 389, pp.405-415. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 378, pp.57-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01450-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0168-9002(96)00463-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001172v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Precise Measurement of the Tau Lepton Lifetime</w:t>
+                <w:t xml:space="preserve">An upper limit for $Br(Z^0 \rightarrow ggg)$ from Symmetric 3-jet $Z^0$ Hadronic Decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Agasi</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+                <w:t xml:space="preserve">G D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 365, pp.448-460. </w:t>
+              <w:t xml:space="preserve">, 1996, 389, pp.405-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)01434-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01450-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009588v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of f'$_{2}$(1525) production in Z$^{0}$ hadronic decays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of inclusive $\pi^{0}$ production in hadronic Z$^{0}$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 379, pp.309-318. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 69, pp.561-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00557-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002880050060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009589v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of inclusive $\pi^{0}$ production in hadronic Z$^{0}$ decays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First study of the interference between initial and final state radiation at the Z resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 69, pp.561-573. </w:t>
+              <w:t xml:space="preserve">, 1996, 72, pp.31-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002880050220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003505v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First study of the interference between initial and final state radiation at the Z resonance</w:t>
+                <w:t xml:space="preserve">First measurement of f'$_{2}$(1525) production in Z$^{0}$ hadronic decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 72, pp.31-38. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 379, pp.309-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00557-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002445v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the average lifetime of b-baryons</w:t>
+                <w:t xml:space="preserve">A Precise Measurement of the Tau Lepton Lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 71, pp.199-210. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 365, pp.448-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)01434-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001175v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for pair production of heavy objects in 4-jets events at $\sqrt{s}$ = 130-136 GeV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the partial decay width R$_{b}^{0}= \Gamma_{b\overline{b}}/\Gamma_{had}$ of the Z with the DELPHI detector at Lep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 73, pp.1-9. </w:t>
+              <w:t xml:space="preserve">, 1996, 70, pp.531-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002880050131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003514v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the lightest chargino at $\sqrt{s}$ = 130 and 136 GeV</w:t>
+                <w:t xml:space="preserve">Search for promptly produced heavy quarkonium states in hadronic Z decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 382, pp.323-336. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 69, pp.575-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00769-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002880050061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066713v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for promptly produced heavy quarkonium states in hadronic Z decays</w:t>
+                <w:t xml:space="preserve">Search for the lightest chargino at $\sqrt{s}$ = 130 and 136 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 69, pp.575-583. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 382, pp.323-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00769-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002451v1</w:t>
+                <w:t xml:space="preserve">hal-05066713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for exclusive decays of the $\Lambda_{b}$ baryon and measurement of its mass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Search for pair production of heavy objects in 4-jets events at $\sqrt{s}$ = 130-136 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+                <w:t xml:space="preserve">G D. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 374, pp.351-361. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 73, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00306-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002880050294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00014365v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the partial decay width R$_{b}^{0}= \Gamma_{b\overline{b}}/\Gamma_{had}$ of the Z with the DELPHI detector at Lep</w:t>
+                <w:t xml:space="preserve">Search for exclusive decays of the $\Lambda_{b}$ baryon and measurement of its mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 70, pp.531-547. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 374, pp.351-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00306-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003516v1</w:t>
+                <w:t xml:space="preserve">in2p3-00014365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the modulus of $\mid V_{cb} \mid$ from the semileptonic decay B$^{0} \rightarrow$ D$*^{-}$l$^{+}\nu$</w:t>
+                <w:t xml:space="preserve">A measurement of the photon structure function F$_{2}^{\gamma}$ at an average Q$^{2}$ of 12 GeV$^{2}$/c$^{4}$ : results from DELPHI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 71, pp.539-553. </w:t>
+              <w:t xml:space="preserve">, 1996, 69, pp.223-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002880050022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003502v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement of the photon structure function F$_{2}^{\gamma}$ at an average Q$^{2}$ of 12 GeV$^{2}$/c$^{4}$ : results from DELPHI</w:t>
+                <w:t xml:space="preserve">Determination of the modulus of $\mid V_{cb} \mid$ from the semileptonic decay B$^{0} \rightarrow$ D$*^{-}$l$^{+}\nu$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 69, pp.223-234. </w:t>
+              <w:t xml:space="preserve">, 1996, 71, pp.539-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002880050202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001171v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the B$^{0}_{d}$ oscillation frequency using kaons leptons and jet charge</w:t>
+                <w:t xml:space="preserve">Measurement of inclusive k$*^0$(892) $\phi$(1020) and k*$_2^0$(1430) production in hadronic Z decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 72, pp.17-30. </w:t>
+              <w:t xml:space="preserve">, 1996, 73, pp.61-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002880050296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002446v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean lifetime of the b$^{0}_{s}$ meson</w:t>
+                <w:t xml:space="preserve">Measurement of the B$^{0}_{d}$ oscillation frequency using kaons leptons and jet charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Aleksan</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 71, pp.11-30. </w:t>
+              <w:t xml:space="preserve">, 1996, 72, pp.17-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002880050219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001177v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated precision measurement of the average lifetime of b hadrons</w:t>
+                <w:t xml:space="preserve">Charged particle multiplicity in $e^+e^-$ interactions at $\sqrt{s}$ = 130 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 377, pp.195-204. </w:t>
+              <w:t xml:space="preserve">, 1996, 372, pp.172-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00452-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00134-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001184v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of inclusive k$*^0$(892) $\phi$(1020) and k*$_2^0$(1430) production in hadronic Z decays</w:t>
+                <w:t xml:space="preserve">Mean lifetime of the b$^{0}_{s}$ meson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 73, pp.61-72. </w:t>
+              <w:t xml:space="preserve">, 1996, 71, pp.11-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002880050296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002880050144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002452v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged particle multiplicity in $e^+e^-$ interactions at $\sqrt{s}$ = 130 GeV</w:t>
+                <w:t xml:space="preserve">Updated precision measurement of the average lifetime of b hadrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 372, pp.172-180. </w:t>
+              <w:t xml:space="preserve">, 1996, 377, pp.195-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00134-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(96)00452-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003500v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production characteristics of K$^0$ and light meson resonances in hadronic decays of the Z$^0$</w:t>
               </w:r>
@@ -6650,64 +6650,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 65, pp.587-602. </w:t>
@@ -6739,161 +6739,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strange baryon production in Z hadronic decays</w:t>
+                <w:t xml:space="preserve">Measurements of the tau polarisation in Z$^0$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 67, pp.543-553. </w:t>
+              <w:t xml:space="preserve">, 1995, 67, pp.183-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01553980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01571280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007550v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime of charged and neutral B hadrons using event topology</w:t>
               </w:r>
@@ -6905,64 +6905,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7007,161 +7007,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00002240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the tau polarisation in Z$^0$ decays</w:t>
+                <w:t xml:space="preserve">Strange baryon production in Z hadronic decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 67, pp.183-201. </w:t>
+              <w:t xml:space="preserve">, 1995, 67, pp.543-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01571280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01553980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007543v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for heavy neutral Higgs bosons in two-doublet models</w:t>
               </w:r>
@@ -7186,64 +7186,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 67, pp.69-79. </w:t>
@@ -7275,697 +7275,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of strange B-baryons decaying into $\Xi^{\mp}$ - l$^{\mp}$ pairs at LEP</w:t>
+                <w:t xml:space="preserve">Production of charged particles, K$_{S}^{0}$, K$^{\pm}$, p and $\Lambda$ in Z $\rightarrow b\overline{b}$ events and in the decay of b hadrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 68, pp.541-553. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 347, pp.447-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01565255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)00190-V⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002242v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for exclusive charmless b meson decays with the Delphi detector at Lep</w:t>
+                <w:t xml:space="preserve">Upper limits on the branching ratios $\tau\rightarrow \mu\gamma$ and $\tau\rightarrow$ e$\gamma$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 357, pp.255-266. </w:t>
+              <w:t xml:space="preserve">, 1995, 359, pp.411-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)00877-N⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)01045-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007548v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B$*$ production in Z decays</w:t>
+                <w:t xml:space="preserve">Search for exclusive charmless b meson decays with the Delphi detector at Lep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 68, pp.353-362. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 357, pp.255-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01620711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)00877-N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002238v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper limits on the branching ratios $\tau\rightarrow \mu\gamma$ and $\tau\rightarrow$ e$\gamma$</w:t>
+                <w:t xml:space="preserve">B$*$ production in Z decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 359, pp.411-421. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 68, pp.353-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)01045-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01620711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007639v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of charged particles, K$_{S}^{0}$, K$^{\pm}$, p and $\Lambda$ in Z $\rightarrow b\overline{b}$ events and in the decay of b hadrons</w:t>
+                <w:t xml:space="preserve">Production of strange B-baryons decaying into $\Xi^{\mp}$ - l$^{\mp}$ pairs at LEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 347, pp.447-466. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 68, pp.541-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(95)00190-V⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01565255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007547v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of radiative muon-pair events at Z$^{0}$ energies and limits on an additionnal Z' gauge boson</w:t>
               </w:r>
@@ -7990,64 +7990,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 65, pp.603-618. </w:t>
@@ -8079,697 +8079,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00002441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of hard scattering processes in single tagged $\gamma\gamma$ collisions</w:t>
+                <w:t xml:space="preserve">Observation of orbitally excited B mesons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 342, pp.402-416. </w:t>
+              <w:t xml:space="preserve">, 1995, 345, pp.598-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)01522-E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)01696-A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002442v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement of B$^{+}$ and B$^{0}$ lifetimes using $\overline{D}$l$^{+}$ events</w:t>
+                <w:t xml:space="preserve">Lifetime and production rate of beauty baryons from Z decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 68, pp.13-23. </w:t>
+              <w:t xml:space="preserve">, 1995, 68, pp.375-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01579800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01620713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007527v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $\Gamma_{b\overline{b}}$/$\Gamma_{had}$ branching ratio of the Z by double hemisphere tagging</w:t>
+                <w:t xml:space="preserve">First evidence of hard scattering processes in single tagged $\gamma\gamma$ collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 65, pp.555-568. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 342, pp.402-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01578666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)01522-E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007542v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime and production rate of beauty baryons from Z decays</w:t>
+                <w:t xml:space="preserve">Measurement of the $\Gamma_{b\overline{b}}$/$\Gamma_{had}$ branching ratio of the Z by double hemisphere tagging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Ajinenko</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 68, pp.375-390. </w:t>
+              <w:t xml:space="preserve">, 1995, 65, pp.555-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01620713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01578666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002239v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of orbitally excited B mesons</w:t>
+                <w:t xml:space="preserve">A measurement of B$^{+}$ and B$^{0}$ lifetimes using $\overline{D}$l$^{+}$ events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Azhinenko</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 345, pp.598-608. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 68, pp.13-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(94)01696-A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01579800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007544v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the forward-backward asymmetry of e$^+$e$^- \rightarrow$ Z $\rightarrow$ b$\overline{b}$ using prompt leptons and a lifetime tag</w:t>
               </w:r>
@@ -8794,64 +8794,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 65, pp.569-585. </w:t>
@@ -8928,64 +8928,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 355, pp.415-424. </w:t>
@@ -9017,563 +9017,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the forward-backward asymmetry of charm and bottom quarks at the Z pole using D$*^{\pm}$ mesons</w:t>
+                <w:t xml:space="preserve">Measurement of $\Gamma_{b\overline{b}}$/$\Gamma_{had}$ using impact parameter measurements and lepton identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 66, pp.341-354. </w:t>
+              <w:t xml:space="preserve">, 1995, 66, pp.323-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01556359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01556358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007541v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $\Gamma_{b\overline{b}}$/$\Gamma_{had}$ using impact parameter measurements and lepton identification</w:t>
+                <w:t xml:space="preserve">Inclusive measurements of the K$^{\pm}$ and p/$\overline{p}$ production in hadronic Z$^0$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 66, pp.323-339. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 444, pp.3-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01556358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0550-3213(95)00190-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007540v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive measurements of the K$^{\pm}$ and p/$\overline{p}$ production in hadronic Z$^0$ decays</w:t>
+                <w:t xml:space="preserve">First measurement of the strange quark asymmetry at the Z$^0$ peak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 444, pp.3-26. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 67, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0550-3213(95)00190-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01564817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007539v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of the strange quark asymmetry at the Z$^0$ peak</w:t>
+                <w:t xml:space="preserve">Measurement of the forward-backward asymmetry of charm and bottom quarks at the Z pole using D$*^{\pm}$ mesons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 67, pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 1995, 66, pp.341-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01564817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01556359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007537v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of prompt photon production in hadronic Z$^{0}$ decays</w:t>
               </w:r>
@@ -9598,64 +9598,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Physik. C, Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 69, pp.1-13. </w:t>
@@ -9732,64 +9732,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 361, pp.207-220. </w:t>
@@ -9866,64 +9866,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 341, pp.109-122. </w:t>
@@ -10000,64 +10000,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Agasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azhinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 338, pp.409-420. </w:t>
@@ -11582,51 +11582,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBA279F8"/>
+    <w:nsid w:val="CE3273F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11813,51 +11813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-de-saint-jean" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1265-8988" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-8853-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zaetta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Saint Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacqmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258830v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamagno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Noguere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huyghe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Saint-Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecarpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynard-Carette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921107004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tommasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourganel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.07.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02305641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Privas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01865399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noguere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maldonado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2018-12009-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Terranova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sumini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.05.052" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B01B901-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421883v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Scotta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.01.044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01361095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2016025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Rearden" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rochman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sugino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trkov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.04.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Grouiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillon-Eymard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leyval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(03)00184-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SQV2ZS4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Azhinenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Alekseev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01618-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ajinenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D. Alekseev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050370" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00405-X" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003532v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Agasi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050421" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050313" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001150v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050367" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001136v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00256-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adzic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00226-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aleksan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050115" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00671-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050238" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050095" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)01197-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00572-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001602v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Bonis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(96)00420-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003515v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00672-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050295" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050236" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002449v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(96)00463-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001172v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01450-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)01434-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009589v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00557-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003505v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050060" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050220" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050164" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050294" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066713v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00769-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050061" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014365v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00306-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003516v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050131" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003502v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050202" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002446v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050219" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050144" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001184v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00452-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050296" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003500v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00134-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578668" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007550v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01553980" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002240v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01620712" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01571280" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007549v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01564822" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002242v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01565255" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007548v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00877-N" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002238v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01620711" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007639v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)01045-R" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007547v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00190-V" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002441v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578669" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01522-E" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01579800" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007542v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578666" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002239v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01620713" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01696-A" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003519v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578667" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00711-S" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01556359" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007540v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01556358" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007539v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(95)00190-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01564817" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002243v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)01176-Q" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007592v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01385-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007588v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)91398-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394082v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minot-Taioglou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fougeras" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Routsonis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338595v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02526209v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Terranova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sumini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714602013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645296v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leconte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Plompen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Belloni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715301023" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419657v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rimpault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Vidal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442249v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Scotta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marquez Damian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442277v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491631v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peneliau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291641v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Koning" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avrigeanu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avrigeanu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batistoni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07476" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02906384v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Varaine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051570v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-de-saint-jean" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1265-8988" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-8853-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zaetta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Saint Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacqmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258830v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamagno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Noguere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huyghe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Saint-Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecarpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynard-Carette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921107004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tommasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourganel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.07.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02305641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Privas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01865399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noguere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maldonado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2018-12009-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Terranova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sumini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.05.052" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B01B901-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421883v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Scotta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.01.044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01361095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2016025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Rearden" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rochman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sugino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trkov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.04.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Grouiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillon-Eymard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leyval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(03)00184-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SQV2ZS4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Agasi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ajinenko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050421" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D. Alekseev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00405-X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Azhinenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Alekseev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01618-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050370" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050313" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001136v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00256-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001150v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050367" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adzic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00226-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aleksan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050238" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00671-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001176v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050095" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050115" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003515v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00672-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002237v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050295" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00572-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)01197-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Bonis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decamp" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(96)00420-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001175v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050164" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003510v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050236" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002449v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(96)00463-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001172v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01450-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003505v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050060" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002445v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050220" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009589v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00557-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009588v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)01434-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050131" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050061" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066713v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00769-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003514v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050294" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014365v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00306-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003502v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050202" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002452v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050296" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050219" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003500v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00134-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001177v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050144" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00452-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578668" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007543v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01571280" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002240v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01620712" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007550v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01553980" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007549v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01564822" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007547v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00190-V" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007639v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)01045-R" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007548v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00877-N" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002238v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01620711" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01565255" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002441v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578669" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007544v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01696-A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002239v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01620713" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002442v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01522-E" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007542v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578666" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007527v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01579800" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003519v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01578667" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00711-S" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007540v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01556358" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007539v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(95)00190-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01564817" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007541v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01556359" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002243v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002880050001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)01176-Q" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007592v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)01385-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007588v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)91398-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394082v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minot-Taioglou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fougeras" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Routsonis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338595v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02526209v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Terranova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sumini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714602013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645296v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leconte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Plompen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Belloni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715301023" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419657v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rimpault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Vidal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442249v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Scotta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marquez Damian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442277v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491631v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peneliau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291641v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Koning" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avrigeanu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avrigeanu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batistoni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07476" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02906384v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Varaine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051570v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>