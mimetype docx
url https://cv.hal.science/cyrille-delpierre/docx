--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyrille Delpierre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (210)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glossary for social-to-biological research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Benzeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Betzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.75-121. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/17579597Y2024D000000032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional network of factors associated with long COVID in the French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Rushyizekera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.114. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43856-025-00846-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Health, From Definition to Measurement and the Implications of the Reserves‐Based Model for Nursing in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Crozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couarraze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81 (5), pp.2739-2747. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jan.16555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO10.4 - Exploring COVID-19 epidemic curve dynamics through socioeconomic profiles in Marseille: a functional data analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalkwijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stanislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.203022. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2025.203022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05465537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can serum metabolic signatures inform on the relationship between healthy lifestyle and colon cancer risk?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komodo Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Chrysovalantou Chatziioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivonirina Robinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Wedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer &amp; metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40170-025-00388-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sex on the incidence of colorectal cancer: considering the influence of gender mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 376, pp.118058. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2025.118058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The associations between biological markers of aging and appetite loss across adulthood: retrospective case–control data from the INSPIRE-T study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Turesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afsaneh Koochek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaretha Nydahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeroScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11357-025-01691-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discernibility in explanations: Designing more acceptable and meaningful machine learning models for medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haomiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Labroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.1800-1808. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2025.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education level and risk of breast cancer by tumor subtype in the &amp;lt;scp&amp;gt;EPIC&amp;lt;/scp&amp;gt; cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Pizzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mccormack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dossus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umaima Al‐alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.35413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological embodiment of educational attainment and future risk of breast cancer: findings from a French prospective cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dossus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Baglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), pp.e087537-e087537. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2024-087537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability and implementation potential of colorectal cancer screening and health literacy training: A qualitative study among general practitioners in deprived areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Boirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rotily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (2), pp.e0317910. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0317910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased incidence of diabetes in people living with HIV treated with first‐line integrase strand transfer inhibitors: A French multicentre retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ursenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sireyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hocqueloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.166-172. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hiv.13698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability and implementation potential of a health literacy intervention to increase colorectal cancer screening in deprived areas: A qualitative study of patients and general practitioners participating in a cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Boirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Addamiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (8), pp.e0329639. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0329639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-graph visualization to reveal hidden explainability patterns of SHAP feature interactions in machine learning for biomedical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Furger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (9), pp.e0000060. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcsy.0000060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing current challenges in population health intervention research for health promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Fonquerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Martin-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759241275139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidaure Market–Effectiveness and transferability of a school-based intervention to improve healthy and sustainable food choices by schoolchildren: protocol of a randomized controlled trial and qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Curnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cholley-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lecêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Peteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0306781. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of long COVID in the general adult population according to different definitions and sociodemographic and infection characteristics. A nationwide random sampling survey in France in autumn 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.e120-e130. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2024.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compliance with public health recommendations of cancer-free female research volunteers: the French Seintinelles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Paunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Causes and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (2), pp.293-309. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10552-023-01788-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Sex and/or Gender on the Occurrence of Colorectal Cancer in the General Population in Developed Countries: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69, pp.1606736. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ijph.2024.1606736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Capacity of the Integrated Care for Older People Screening Tool for Intrinsic Capacity Impairments: Results From the INSPIRE-T Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Virecoulon Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe de Souto Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (7), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/glae112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drastic Reduction in Time to Controlled Viral Load in People With Human Immunodeficiency Virus in France, 2009–2019: A Longitudinal Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Morisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (1), pp.111-117. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciad530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the effect of adolescent health behaviours on adult cardiometabolic health differ by socioeconomic background? Protocol for a population-based cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Jackisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazihah Noor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli T Raitakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terho Lehtimäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Kähönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (5), pp.e078428. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2023-078428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales et épidémie de COVID-19 : analyses territoriales par métropole française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalkwijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vandentorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (supp 3), pp.202614. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04933207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stress in relation with risk of overweight, depression, and their comorbidity across adulthood: findings from a British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ugarteche Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Capuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (8), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033291723003823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life among French breast cancer survivors in comparison with cancer-free women: the Seintinelles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cristina Paunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-023-02827-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing access to fertility preservation for women with breast cancer: protocol for a stepped-wedge cluster randomized trial in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Addamiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Fonquerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lauzeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.231. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-024-17719-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational level and characteristics of invasive breast cancer: findings from a French prospective cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dossus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Causes and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (8), pp.1151-1163. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10552-024-01873-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General practitioners may improve cervical screening equality in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ouanhnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Rougé Bugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.2748. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-024-18942-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the impact of atmospheric pollution on mortality between 2009 and 2019 within the area covered by the Toulouse Atmosphere Protection Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Poinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cheniki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inca Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (4), pp.190 - 198. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2024.1817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04856346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological impact of Neisseria gonorrhoeae and Chlamydia trachomatis screening in men having sex with men: a modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hocqueloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Palich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexually Transmitted Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 100 (6), pp.349-355. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/sextrans-2023-056103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need to better integrate the social environment in research on climate change and health: recommendations and thinking tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Chersich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.105. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.17528.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive genomic and transcriptomic analysis on endoscopic ultrasound-guided fine needle aspiration materials from primary pancreatic adenocarcinoma: a prospective multicentre study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Canivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109, pp.105373. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2024.105373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive genomic and transcriptomic analysis on endoscopic ultrasound-guided fine needle aspiration materials from primary pancreatic adenocarcinoma: a prospective multicentre study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Canivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109, pp.105373. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2024.105373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating gender into cancer research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 403 (10437), pp.1631. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0140-6736(24)00593-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the costs and socioeconomic characteristics involved in traumatic brain injuries: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Crozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.jrm18311. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2340/jrm.v56.18311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational patterning in biological health seven years apart: Findings from the Tromsø Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wilsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameline Grimsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160, pp.106670. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2023.106670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construct, implement and evaluate a multi-level intervention to prevent a sedentary lifestyle in children—Study protocol of the CIPRES study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Laujac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cholley-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rozand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (5), pp.e0302556. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0302556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of an appearance‐based and a health‐based sun protection intervention on summer vacationers' behaviours, PRISME cluster randomized crossover trial, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvia Magloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Saboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (3), pp.724-739. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjhp.12650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-specific changes in nucleus accumbens transcriptome and motivation for palatable food reward in mice exposed to maternal separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Mathou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1190392. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2023.1190392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between the referring physician and breast and cervical cancers screening: a cross-sectional study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ouanhnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Rouge Bugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Primary Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.167. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-023-02122-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of residential relocation on environmental exposures in European cohorts: An exposome-wide approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Saucy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Gehring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen de Bont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.107849. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.107849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of multilevel interventions based on socio-ecological model to decrease sedentary time in children: a systematic review of controlled studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cholley-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Laujac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1106206. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2023.1106206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision and personalized medicine: What their current definition says and silences about the model of health they promote. Implication for the development of personalized health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.1112159. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsoc.2023.1112159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The level of education is associated with an anxiety-depressive state among men and women – findings from France during the first quarter of the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josephine klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.1405. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-023-16280-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of socio-economic status on functional recovery after ARDS caused by SARS-CoV-2: the multicentre, observational RECOVIDS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demeyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Berraies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Ksiazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (10), pp.1168-1180. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-023-07180-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study protocol of the CREDO randomised controlled trial: evaluation of a structured return home consultation for patients suffering from metastaticcancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.e062219. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-062219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-level viral loads and virological failure in the integrase strand transfer era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Palich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (4), pp.1111-1116. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkad056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences conjugales : « On est bébé qu’une fois dans sa vie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche-Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 129 (1), pp.35-43. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.129.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is survival rate lower after breast cancer in deprived women according to disease stage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Delacour-Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ayrault-Piault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Delphine Tagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.63-70. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41416-022-02024-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between patient and general practitioner according to the patient body weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Rougé-Bugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (2), pp.218-225. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmac086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable machine learning framework to predict personalized physiological aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kemoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (8), pp.e13872. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acel.13872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Influence of socio-economic status on functional recovery after ARDS caused by SARS-CoV-2: the multicentre, observational RECOVIDS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demeyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Berraies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Ksiazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.1438-1439. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-023-07217-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of deprivation on hospital care pathways and costs for people with ischaemic stroke: A trajectory modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Crozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Demeulemeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mounie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Derumeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (8), pp.101775. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2023.101775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health behaviour changes in female cancer survivors: The Seintinelles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Paunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (5), pp.496-511. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compliance with public health recommendations of cancer-free female research volunteers: the French Seintinelles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra-Cristina Paunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Causes and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.293-309. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10552-023-01788-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight gain following the single substitution of tenofovir disoproxil fumarate by tenofovir alafenamide in HIV ‐infected people from the French Dat' AIDS cohort: A propensity score‐matched analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hocqueloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Arvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (8), pp.925-932. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hiv.13488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining biological differences between men and women by gendered mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Themes in Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12982-023-00121-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epigenome as a biological candidate to incorporate the social environment over the life course and generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/epi-2022-0457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doravirine plus lamivudine two-drug regimen as maintenance antiretroviral therapy in people living with HIV: a French observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Perfezou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Duthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Seang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (8), pp.1929-1933. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkad185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Insights in life-course epidemiology and social inequalities: 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Langseth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.980547. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.980547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolutegravir-based dual maintenance regimens combined with lamivudine/emtricitabine or rilpivirine: risk of virological failure in a real-life setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Palich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (1), pp.196-204. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkab367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing How Social Exposures Are Integrated in Exposome Research: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Khalatbari-Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (11), pp.116001. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/ehp11015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do chiropractic interns use clinical practice guidelines when managing patients with neck pain in France? A feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sorondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lemeunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chiropractic and Manual Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12998-022-00453-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and territorial inequalities in breast and cervical cancers screening uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ouanhnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Rougé Bugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.e055363. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-055363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of socioeconomic status on functional recovery after ARDS caused by SARS-CoV-2: a multicentre, observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demeyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Ksiazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.e057368. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-057368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social deprivation on the dynamic of SARS-CoV-2 infection in France:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Vandentorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabira Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chatignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), pp.e240-e249. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-2667(22)00007-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of social inequalities in severe COVID-19 outcomes in metropolitan France from 2020 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabira Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chatignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sireyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.516. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43856-025-01214-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05479177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing socio-economic inequalities in all-cause mortality: a counterfactual mediation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica E Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria T Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (2), pp.497-510. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyz248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic impact of generic antiretrovirals in France for HIV patients’ care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Demeulemeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Mounié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.567. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-022-07859-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03694843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The psychological effects of COVID-19-related containment in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand-Tonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (3), pp.188-193. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2022.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Impacts of the COVID-19 Lockdown Measure in a Low Socio-Economic Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Fianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Naty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Lenclume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Casimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.13932. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192113932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling down the rabbit hole? Methodological, conceptual and policy issues in current health inequalities research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Patrick Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Bambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Dundas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (1), pp.37-47. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09581596.2022.2036701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High syphilis prevalence and incidence in people living with HIV and Preexposure Prophylaxis users: A retrospective review in the French Dat’AIDS cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lemmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (5), pp.e0268670. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0268670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental system of care coordination for the home return of patients with metastatic cancer: a survey of general practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Primary Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.283. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-022-01891-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment time interval in breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Daubisse-Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Pons-Tostivint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (6), pp.S66-S67. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecc.13654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the COVID-19 crisis on the mortality profiles of the foreign-born In France during the first pandemic wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Khlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vandentorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 313, pp.115160. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.115160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Political Sociology of Social Health Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Haschar-Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Honta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.213-229. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.223.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social protection expenditure on health in later life in 20 European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Orsholits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ihle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 292, pp.114569. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2021.114569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No increased risk of Kaposi sarcoma relapse in patients with controlled HIV‐1 infection after switching protease inhibitor‐based antiretroviral therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Palich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Makinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firouzé Bani‐sadr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (3), pp.301-306. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hiv.13168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03651227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Social and Psychosocial Factors on Summer Vacationers’ Sun Protection Behaviors, the PRISME Study, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Saboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67, pp.1604716. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ijph.2022.1604716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of neighbourhood disadvantage and individual socioeconomic position with all-cause mortality: a longitudinal multicohort analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (5), pp.e447-e457. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-2667(22)00036-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and Spectrum of Second Primary Malignancies among People Living with HIV in the French Dat’AIDS Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poizot-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Makinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.401. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14020401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04053245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de vulnérabilités familiales et pandémie COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boulaghaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moscaritolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (2), pp.93-121. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2022.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does comorbidity affect colon cancer patients' care trajectory? Results from the French EvaCCoR cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Biscond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Digue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cirilo-Cassaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bousser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.101422. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinre.2020.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités entre hommes et femmes face au risque d'infection par le virus SARS-COV-2 durant le confinement du printemps 2020 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.196-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités entre hommes et femmes face au risque d'infection par le virus Sars-Cov-2 durant le confinement du printemps 2020 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.185-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulation contributes to explain the impact of early life socioeconomic disadvantage on adult inflammatory levels in two cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Kutalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pashupati P Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Porcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.3100. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-82714-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic decline in new HIV diagnoses in persons born in France in a large nationwide HIV cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 196, pp.129-134. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2021.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of Second Primary Cancer Type in Survivors of Virus-Related and Non-Virus-Related Cancer Living With HIV in the French Dat’AIDS Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poizot-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Control: Journal of the Moffitt Cancer Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.10732748211066310. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10732748211066310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03648230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a health literacy intervention combining general practitioner training and a consumer facing intervention to improve colorectal cancer screening in underserved areas: protocol for a multicentric cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rotily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Global and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.1684. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-11565-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could teacher-perceived parental interest be an important factor in understanding how education relates to later physiological health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), pp.e0252518. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0252518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A national population-based study of patients, bystanders and contextual factors associated with resuscitation in witnessed cardiac arrest: insight from the french RéAC registry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Georges Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Baert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Escutnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Javaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.2202. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-12269-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03555282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of clinical practice guidelines’ utilization for the management of musculoskeletal disorders: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sorondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Rachid Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cedraschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.507. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12891-021-04204-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03313244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 mortality in the UK Biobank cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bodinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.299 - 309. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-021-00722-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High incidence of postoperative infections after pancreaticoduodenectomy: A need for perioperative anti-infectious strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kipnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lebuffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.In Press, Corrected Proof. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2021.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No barrier to care, yet disparities in the HIV care continuum in France: a nationwide population study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (6), pp.1573-1579. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkab061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for understanding health inequalities over the life course: the embodiment dynamic and biological mechanisms of exogenous and endogenous origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (12), pp.1181-1186. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2021-216430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for positive and negative COVID-19 tests: a cautious and in-depth analysis of UK biobank data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bodinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Tzoulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (5), pp.1454-1467. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyaa134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health inequalities: Embodied evidence across biological layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fiorito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathal Mccrory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 246, pp.112781. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.112781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of collecting data on socioeconomic determinants from the early stage of the COVID-19 outbreak onwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Khalatbari-Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cumming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (8), pp.620-623. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2020-214297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of diabetes in HIV-infected patients treated with first-line integrase strand transfer inhibitors: a French multicentre retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ursenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firouzé Bani-Sadr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (11), pp.3344-3348. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkaa330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of smoking reduction with improvement of social conditions in early life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp.797-808. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyaa244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning of educational attainment across inflammatory markers: Findings from a multi-cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.303-310. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2020.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemoglobin concentration; a pathway to frailty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zara Steinmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Steinmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ysebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.202. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12877-020-01597-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of life-course socioeconomic inequalities in adult systemic inflammation: Findings from two cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Petrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 245, pp.112685. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.112685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of lifecourse socio-economic position and individual social mobility on breast cancer risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noële Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Romana Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Baglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Perduca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.1138. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-020-07648-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaposi sarcoma among people living with HIV in the French DAT ’ AIDS cohort between 2010 and 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Poizot‐martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Obry‐roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (5), pp.1065 - 1073. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jdv.16204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03198175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching the Second and Third Joint United Nations Programme on Human Immunodeficiency Virus (HIV)/AIDS 90-90-90 Targets Is Accompanied by a Dramatic Reduction in Primary HIV Infection and in Recent HIV Infections in a Large French Nationwide HIV Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Raffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (2), pp.293-300. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciz800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an Appearance-Based vs. a Health-Based Sun-Protective Intervention on French Summer Tourists' Behaviors in a Cluster Randomized Crossover Trial: The PRISME Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Catelinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bidondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.569857. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2020.569857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-omics approach to investigate the inflammatory response to life course socioeconomic position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Palli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), pp.1287-1302. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/epi-2019-0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Report: The Biology of Inequalities in Health: The Lifepath Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Avendano-Pabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (118), 37 p. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2020.00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education, biological ageing, all-cause and cause-specific mortality and morbidity: UK biobank cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bodinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EClinicalMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29-30, pp.100658. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eclinm.2020.100658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory of tools for care coordination between general practice and hospital system for patients suffering from cancer in active phase of treatment: A scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (6), pp.e13319. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecc.13319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of Venous Thromboembolism in Patients With Newly Diagnosed Pancreatic Cancer and Factors Associated With Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Frere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Canivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158 (5), pp.1346-1358.e4. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2019.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional lifestyle patterns and cancer: confounding effect of social determinants across the life course in women from the 1958 British birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Albertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.331-352. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/175795920X15789023267726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem cell replication, somatic mutations and role of randomness in the development of cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Perduca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Omichessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (5), pp.439-445. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-018-0477-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV-related excess mortality and age-related comorbidities in patients with HIV aged ≥60: a relative survival analysis in the French Dat’AIDS cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hentzien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.e024841. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2018-024841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Too Fast to Stay on Track? Shorter Time to First Anti-Retroviral Regimen Is Not Associated with Better Retention in Care in the French Dat'AIDS Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Valantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.e0222067. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0222067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missed opportunities of HIV pre-exposure prophylaxis in France: a retrospective analysis in the French DAT’AIDS cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cabras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gagneux-Brugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.278. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-019-3915-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-life inequalities and biological ageing: a multisystem Biological Health Score approach in Understanding Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Albertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (8), pp.693-702. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2018-212010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critique of the Adverse Childhood Experiences Framework in Epidemiology and Public Health: Uses and Misuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 18 (3), pp.445 - 456. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1474746419000101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ecological socioeconomic position (SEP) measures to deal with sample bias introduced by incomplete individual-level measures: inequalities in breast cancer stage at diagnosis as an example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Daubisse-Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cowppli-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ayrault-Piault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.857. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7220-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02299053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-cohort study identifies social determinants of systemic inflammation over the life course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.773. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-08732-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AAPRISS Platform: Learning and Taking Action to Reduce Social Inequalities in Health to help PHIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Haschar-Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Huot-Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (Issue Suppl. 4), pp.539. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which antiretrovirals should be prescribed as first-line treatments? Changes over the past 10 years in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Valantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (4), pp.264-269. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2018.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrase strand transfer inhibitors and neuropsychiatric adverse events in a large prospective cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Katlama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firouzé Bani-Sadr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (3), pp.754-760. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dky497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood socioeconomic deprivation and allostatic load: a multi-cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8790. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45432-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are social inequalities in acute myeloid leukemia survival explained by differences in treatment utilization? Results from a French longitudinal observational study among older patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.883. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-019-6093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02326744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic position during pregnancy and DNA methylation signatures at three stages across early life: epigenome-wide association studies in the ALSPAC birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Alfano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Galobardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1), pp.30-44. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyy259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher rates of HBsAg clearance with tenofovir-containing therapy in HBV/HIV co-infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firouzé Bani-Sadr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0215464. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0215464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of comorbidity in DBLCL : direct and indirect effects on survival through unplanned chemotherapy dose reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 285 (4), pp.472-474. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joim.12879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there variations in adherence to colorectal cancer clinical guidelines depending on treatment place and recommendation novelty? The French EvaCCoR observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Digue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cirilo-Cassaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.346 - 356. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinre.2018.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early socioeconomic conditions and severe tooth loss in middle-aged Costa Ricans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza Solís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Dentistry and Oral Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdoe.12351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Course Influences and Cancer Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-018-1160-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No relationship between late HIV diagnosis and social deprivation in newly diagnosed patients in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazdan Yazdanpanah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.238-242. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hiv.12545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02090062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement social, incorporation biologique et inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (8-9), pp.740-744. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20183408023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic Status, Non-Communicable Disease Risk Factors, and Walking Speed in Older Adults: Multi-Cohort Population Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stringhini Silvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmeli Cristian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jokela Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avendaño Mauricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mccrory Cathal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British medical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmj.k1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation and internal validation of a mortality risk index for aged people living with HIV: The Dat'AIDS score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hentzien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jacomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), pp.e0195725. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0195725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01866997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allostatic Load and Subsequent All-Cause Mortality: Which Biological Markers Drive the Relationship? Findings from a UK Birth Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Garès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.441-458. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-018-0364-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis C virus incidence in HIV-infected and in preexposure prophylaxis (PrEP)-using men having sex with men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Raffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liver International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/liv.13922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01869902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du coût de la prise en charge des patients atteints de Leucémie Myéloïde Chronique (LMC) en Midi-Pyrénées : impact économique des différents Inhibiteurs de Protéines Kinases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mounié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Palmaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (2), pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation Des Réseaux Bayésiens Comme Technique de Fouille de Données Massives \textendash Application à Des Données de Recours Aux Soins:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.27--55. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.174.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco-attributable burden of cancer according to socioeconomic position in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Menvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Kulhánová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Bryere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Launoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Eilstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143 (3), pp.478-485. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.31328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physician Uncertainty Aversion Impacts Medical Decision Making For Older Patients With Acute Myeloid Leukemia: Results Of A National Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bories Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simand Célestine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertoli Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delpierre Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (9/September 2018), 39 p. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2018.192468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between low-grade inflammation and Breast cancer and B-cell Myeloma and Non-Hodgkin Lymphoma: Findings from two prospective cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-K. Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lundh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29041-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preoperative joint aspiration in the diagnosis of non-acute hip and knee prosthetic joint infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bicart-See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lourtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Livideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2017.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the influence of living place and socioeconomic position on health services use among diabetes patients: A population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (11), pp.e0188295. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0188295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the early social environment on Epstein Barr virus infection: a prospective observational design using the Millennium Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145 (16), pp.3405-3412. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268817002515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond bad luck: induced mutations and hallmarks of cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1470-2045(17)30520-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic status and the 25 × 25 risk factors as determinants of premature mortality: a multicohort study and meta-analysis of 1·7 million men and women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Jokela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Avendaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Muennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 389 (10075), pp.1229-1237. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(16)32380-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cancer drug consumption during the early trajectory of lymphoma survivorship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rioufol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselle Compaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement social précoce, usure physiologique et etat de santé àl’âge adulte : un bref état de l’art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza Solis C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castagne R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16-17, pp.276-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de vie des enfants construisent la santé et ses inégalités sociales à l’horizon de plusieurs décennies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (8), pp.699 - 702. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic factors associated with a healthy diet: results from the E3N study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Affret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Severi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Dow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (9), pp.1574-1583. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1368980017000222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic factors associated with an increase in fruit and vegetable consumption: a 12-year study in women from the E3N-EPIC study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Affret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Severi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Dow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Romana Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.740-755. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1368980017003196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of heath inequalities: the case for allostatic load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barbosa-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.79-103. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14301/llcs.v7i1.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-line cART regimen impacts the course of CD8+ T-cell counts in HIV-infected patients that achieve sustained undetectable viral load.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poizot-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Obry-Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MD.0000000000005087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01408002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la santé et des inégalités sociales de santé?: les gènes contre les déterminants sociaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (2), </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.162.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a cross-cultural deprivation index in five European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Lillini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.493 - 499. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2015-205729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’impact sur la santé et évaluation d’impact sur l’équité en santé : éventail de pratiques et questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Almudever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (3), pp.86-94. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975915570139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalité sociales faces aux cancers : rôle du système de soins à l’incorporation biologique de son environnement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamy S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a cross-cultural deprivation index in five European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Lillini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (5), pp.493-9. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2015-205729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02367141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life course approach to explore the biological embedding of socioeconomic position and social mobility through circulating inflammatory markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep25170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine développementale de la santé et des maladies (DOHaD), environnement et épigénétique [DOHaD: epidemiological researches]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.21--26. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163201005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the ecological bias of seven aggregate social deprivation indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Bryere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nane Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.86. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-016-4007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01438556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological marks of early-life socioeconomic experience is detected in the adult inflammatory transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep38705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations and boundaries for Big Data approaches in social medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic and Legal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jflm.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediating pathways between parental socio-economic position and allostatic load in mid-life: Findings from the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza Solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.19 - 27. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2016.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Developmental origin of health and adult diseases (DOHaD): evolution of a concept over three decades]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Breant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.15-20. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163201004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales d’accès aux soins et à la prévention en Midi-Pyrénées, France, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chehoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the respective roles of the early environment and parental BMI on BMI change across childhood: A counterfactual analysis using the Millennium Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.146 - 153. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COL 3-02 - Les comorbidités liées à l’âge sont associées à l’excès de mortalité lié au VIH chez les patients vivant avec le VIH de 60 ans et plus dans la cohorte Dat’AIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hentzien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0399-077X(16)30267-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological wear-and-tear and later subjective health in mid-life: Findings from the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza Solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.24 - 33. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2016.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population awareness of risks related to medicinal product use in Vientiane Capital, Lao PDR: a cross-sectional study for public health improvement in low and middle income countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanvilay Sichanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamphone Syhakhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanthanom Manithip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.590. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-015-1948-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early life nutritional environment and early life stress as potential pathways towards the metabolic syndrome in mid-life? A lifecourse analysis using the 1958 British Birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.815. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-016-3484-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01354236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic Disparities and Prevalence of Autism Spectrum Disorders and Intellectual Disability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Delobel-Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Klapouszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.e0141964. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0141964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-, intervention- and methodology-related characteristics of clinical trials impact exercise efficacy during adjuvant therapy for breast cancer: a meta-regression analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paquito Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ninot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (7), pp.737-747. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.3727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data et Santé publique : plus que jamais, les enjeux de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and radiological cervical spine evaluation in retired professional rugby players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurosurgery: Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3171/2015.1.SPINE14594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The care center influences the management of lymphoma patients in a universal health care system: an observational cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bettiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Compaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Albertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.336. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-016-1553-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01351148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences and physiological wear-and-tear in midlife: Findings from the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (7), pp.E738-46. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1417325112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal study of non-medical determinants of adherence to R-CHOP therapy for diffuse large B-cell lymphoma: implication for survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Compaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Récher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.288. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-015-1287-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01264475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary care physicians and oncologists are partners in cancer announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Rougé Bugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Escourrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.2473 - 2479. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-015-3049-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialization Instances Linked to Cannabis Experimentation Among French Teenagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Spilka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance Use and Misuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1808-19. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/10826084.2014.935788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité en action : les « mots-pièges » d'une recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Villeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ginsbourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (2), pp.155-163. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.138.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épigénétique sociale, épidémiologie biographique et inégalités sociales de santé : une invitation à la prévention multifactorielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences and risk factors of first-line HAART discontinuation: a limitation to the success of the “seek, test, treat, and retain” strategy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momory Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perbost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association of Nurses in AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1058 - 1069. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2014.882490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations Between Life Contexts and Early Sexual Initiation Among Young Women in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honor Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Sexual and Reproductive Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Hidden Markov Model for Heterogeneous Longitudinal Data with Missingness and Errors in the Outcome Variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (1), pp.73-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-, intervention- and methodology-related characteristics of clinical trials impact exercise efficacy during adjuvant therapy for breast cancer: a meta-regression analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paquito Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Ninot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.3727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of an ambulatory medical assistance during chemotherapy and follow-up among patient with diffuse large B-cell lymphoma on treatment adherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rueter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Nogaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lapeyre-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité en action : les « mots-pièges » d'une recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ginsbourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol. 26 (2), pp.155-163. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.138.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do gender differences affect the doctor-patient interaction during consultations in general practice? Results from the INTERMEDE study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (6), pp.706 - 713. </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmu057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode of delivery at birth and the metabolic syndrome in midlife: the role of the birth environment in a prospective birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouhanick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chamontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (5), pp.e005031. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2014-005031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood adversity as a risk for cancer: findings from the 1958 British birth cohort study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Lacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Cable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.767. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-13-767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00868744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological effect of exercise in women with breast cancer receiving adjuvant therapy: what is the optimal dose needed ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paquito Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.291-300. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mds342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early loss of bone mineral density is correlated with a gain of fat mass in patients starting a protease inhibitor containing regimen: the prospective Lipotrip study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ruidavets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.293. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-13-293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00843065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence and Risk Factors of First-Line HAART Discontinuation: Is it Worth Choosing Competing Risk or Standard Survival Approaches?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of AIDS &amp; Clinical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (10), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2155-6113.1000187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRH and HrQOL: does social position impact differently on their link with health status?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Munch-Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lauwers-Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geetanjali Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-12-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00674686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The embodiment of adverse childhood experiences and cancer development: potential biological mechanisms and pathways across the life course.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-012-0370-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00700809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs prédictifs de l’arrêt des premières lignes de traitement antirétroviral hautement efficace (HAART) : approches comparatives du modèle à risque compétitif et du modèle de Cox dans la cohorte NADIS®, Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2011.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (7), pp.774-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking hospital workers' organizational work environment to depressive disorders: a mediating effect of the effort/reward imbalance? The ORSOSA Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (3), pp.534-540. </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routine testing to reduce late HIV diagnosis in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British medical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 334 (7608), pp.1354-6. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmj.39225.458218.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00165578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlates of late HIV diagnosis: implications for testing policy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Dray-Spira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of STD and AIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (5), pp.312-7. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1258/095646207780749709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00149998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Body Composition by DXA of 241 HIV-Negative Men and 162 HIV-Infected Men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marion-Latard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Densitometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (3), pp.287-292. </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1385/jcd:8:3:287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des accidents d'exposition au VIH d'origine professionnelle et sexuelle : état des lieux au centre hospitalo-universitaire de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fillaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Miédougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (4), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2004.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review of computer-based patient record systems and quality of care: more randomized clinical trials or a broader approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Fillaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Quality in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (5), pp.407-416. </w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intqhc/mzh064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience d’une consultation d’observance pour des patients séropositifs pour le VIH-1, en situation d’échec sous multithérapie. Consultation d’observance et infection à VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hurlupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Balsarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rousselle-Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (10), pp.651-658. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0248-8663(03)00221-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rétrospective descriptive évaluant les causes et les conséquences cliniques, immunologiques et virologiques des interruptions de traitement antirétroviral chez des adultes infectés par le VIH-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Marchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (6), pp.350-357. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0248-8663(03)00067-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du lien entre niveau d'éducation et agressivité du cancer colorectal dans la cohorte CONSTANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wiernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Hépato-gastroentérologie et d'Oncologie Digestive (JFHOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire de vie et VIH : perspective des femmes dans l’enquête nationale VESPA 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Boshouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describe the relationship between the Gender Inequality Index and the male/female incidence rate ratio from international cancer registries data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRELL 2024 - Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRELL Group for Cancer Epidemiology and Registration in Latin Language Countries, May 2024, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la transférabilité du programme « Alliance », via les fonctions clés du modèle « FIC »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Desmoriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Fonquerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les quatrièmes Journées Scientifiques et Académiques de l'Université Jean Monnet et l'Université de Douala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Priest-en-Jarez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances des outils de prévention du VIH chez les personnes nouvellement diagnostiquées pour le VIH : volet qualitatif de l’étude Opportunités 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Lutte contre le Sida (SFLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of residential relocation on childhood BMI: an exposome-wide natural experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Saucy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Warkentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhebin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen de Bont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE 2023: 35th Annual Conference of the International Society of Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kaohsiung, Taiwan. </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/isee.2023.VO-046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Santé des enfants, contexte social, Pratiques parentales, qualité de l’Air extérieur (ESPAIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire International Bébé, Petite Enfance en Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BECO, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construct, implement and evaluate an intervention to prevent a sedentary lifestyle in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Laujac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cholley-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rozand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Public Health Conference Strengthening health systems: improving population health and being prepared for the unexpected</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Berlin, Germany. pp.iii544-iii545, </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac131.330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire le parcours de soins des femmes prises en charge pour un cancer du sein: identifier les parcours « complexes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICLIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France. pp.S66-S67, </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2022.03.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are neglected breast cancer relates to lifestyle and socioeconomic environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacaze Jean Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Selmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2021 American Society of Clinical Oncology (ASCO) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, CHICAGO (VIRTUEL), United States. pp.e18542-e18542, </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2021.39.15_suppl.e18542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construct, implement and evaluate a multilevel intervention for the prevention of sedentary lifestyle in school-aged children: the CIPRES project – protocol design and pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cholley-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès International de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social to biological pathways: environmental factors encountered in early life & biology over the lifecourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistressnet meeting at University of Sheffield</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dérégulations de transcriptome et du méthylome hépatique associées au stress nutritionnel et psychosocial maternel sont amplifiées par un régime post-sevrage hypergras chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences, physiological wear-and-tear and mortality: pathways towards chronic disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCDS age 60 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic position and inflammation : Results and conceptual advancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kelly- Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifepath fourth Annuel Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data, e-santé et égalité : #santédemain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présenté à Café du Quai des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de santé et parcours de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présenté à Workshop GIRCI-SOHO GT PREPS " Inégalités en santé et parcours de soins : outils et méthodes "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-diagnostic inflammatory markers and risk of Breast cancer and Non-Hodgkin Lymphoma in two prospective cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadeau-Hyam M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe des Registres de Langue Latine (GRELL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données publiques pour l’étude des inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la Journée d’études PROGEDO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et gestion des données en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la journée d’étude PROGEDO organisé par la MSHS Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life course approach to explore circulating inammatory imprints of socio-economic position and mobility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castagne R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campanella G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guida F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE Europe Young 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usure physiologique globale et santé subjective à l'âge adulte : résultats de la cohorte de naissances Britannique de 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza Solis C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantin R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII eme Congrés ADELF EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kelly- Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chadeau-Hyam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifepath second annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du cout de prise en charge des patients atteints de Leucemie Myeloide Chronique (LMC) en Midi-Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmaro A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despas F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 10e Conférence Francophone d’Epidémiologie Clinique (EPICLIN) et Et au VII eme Congrés ADELF EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological Wear-and-Tear and later subjective health in mid-life: findings from the 1958 BritishBirth Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Conference Society for Longitudinal and life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life exposure to stressors promotes pancreatic carcinogenesis in KC mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Lulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Meeting of the European Pancreatic Club (EPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Pancreatic Club (EPC). FRA., Jul 2016, Liverpool, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pan.2016.05.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire du poids et de la taille chez les enfants de la cohorte MCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Savy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2016 du GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress chronique depuis l’enfance et cancer à l’âge adulte : quelles évidences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IUCT – Oncopôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment across childhood: understanding how health inequalities are produced and reproduced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHMS 16th biennial congress University of Geneva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifepath second annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet du centre de traitement sur l'adhésion au plan de traitement dans le lymphome B diffus à grandes cellules : une analyse multiniveau d'une cohorte observationnelle en région Midi-Pyrénées en onco-hématologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Albertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bettiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Compaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e conférence Francophone d’Epidémiologie Clinique EPICLIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life course approach to explore the multi-layer biological embedding of socioeconomic position through the inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castagné R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineis P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadeau M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Conference International Society for Environnemental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COL 3-02 - Les comorbidités liées à l’âge sont associées à l’excès de mortalité lié au VIH chez les patients vivant avec le VIH de 60 ans et plus dans la cohorte Dat’AIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hentzien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17es Journées Nationales d’Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01414533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation biologique des inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire des Réductions des Inégalités Sociales de Santé à la DREES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour la prévention et les inégalités de santé. Réseaux de cancérologie : quelles coopérations pour des actions de santé publique dans la luttecontre les inégalités de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des Réseaux de Cancerologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme AAPRISS : apprendre et agir pour réduire les inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Haschar-Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé et Société : quels déterminants de santé et quel système de soins pour la santé de toute population ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminant sociaux et non médicaux de l’observance thérapeutique et de la survie dans le lymphome B diffus à grandes cellules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Compaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Nogaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Despas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé et Société : quels déterminants de santé et quel système de soins pour la santé de toute population ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social to biological transition: testing plausible hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delpierre Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLLS Executive Committee meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adversités durant l’enfance et la charge allostatique à l’âge adulte : résultat de la cohorte de naissance britannique de 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barboza Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnaudéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé et Société : quels déterminants de santé et quel système de soins pour la santé de toute population ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques et sociétaux de l’épigénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde : le point de vue de la communauté scientifique et médicale. Audition publique organisé par l’Office Parlementaire d’Evaluation des Choix Scientifiques et Technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of the initial management of diffentiated thyroid cancers in Tarn (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grunenwald S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daubisse-Marliac L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goddard J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauvin E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe des Registres de Langue Latine (GRELL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville, bien-être et santé : connaissance, outils d’évaluation, aide à la décision. Inégalités sociales, accessibilité aux soins et à la prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "ville, bien-être et santé" organisé par l'IDV et l'aua/T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delpierre C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLLS Executive Committee meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological measurements could be used to measure public health interventions. Lifecourse epidemiology and public health interventions: reconciling research advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mongomery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University College London ESRC International Centre for Lifecourse Studies in Society and Health UCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéficier d’une intervention en activité physique et conseil diététique serait-il l’apanage des femmes minces et socialement favorisées ? Résultats préliminaires de l’essai randomisé contrôlé APAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Cancéropôle Grand Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allostatic Load as a measure of embodiment over the lifecourse? Conceptual and empirical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barbosa Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosclaude P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Longitudinal and Lifecourse Studies International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences and allostatic load in mid life: Pathways between early life experience and adult health decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza Solis C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantin R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamy S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives in Translation: Life Course Research and Social Policies international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overtreatment and overdiagnosis of early prostate cancer estimated 5 years of follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deshaies D</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosclaude P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau Des Registres de Cancer Francim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe des Registres de Langue Latine (GRELL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of ecological index of deprivation in population based studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As Woronoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Daubisse Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe des Registres de Langue Latine (GRELL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales de santé : de la céllule à l’intervention. Les inégalités d’accès aux soins et aux services de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Summer School on medicallaw and bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du contexte territorial pour l’évaluation d’une intervention en prévention primaire du diabète à la Réunion (REDIA-prev1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès de recherche en santé publique dans l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Saint-Paul, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition à l’adversité psychosociale précoce altère-t-elle l’état de santé à l’âge adulte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Congrès International d'Épidémiologie - ADELF – EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epigenetic mechanisms underlying the long-term effects of maternal obesity and/or maternal separation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epigenetic mechanisms underlying the long-term effects of maternal obesity and/or maternal separation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la Société francophone pour la recherche et l'éducation sur les Origines Développementales Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chronic maternal separation on metabolism, food motivation and brain gene expression profiles in C57BL/6J and C3H/Hen mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Mathou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France. , 2015, 12ème Colloque de la Société des Neurosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived health and adaptation in chronic disease Stakes and future challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Book project. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Embodiment Dynamic over the Life Course: A Case for Examining Cancer Aetiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Biology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.519 - 540, 2018, 978-1-137-52879-7. </w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-52879-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants des mobilités au quotidien à partir d'une enquête dédiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-specific changes in nucleus accumbens transcriptome and motivation for food reward in mice exposed to maternal separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Mathou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu des familles d'enfants (de la naissance à 6 ans) durant le confinement lié à la pandémie de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu des familles de jeunes enfants (de la naissance à six ans) durant le premier confinement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR COV-JEUNENFANT. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé développementale et vulnérabilités familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Yeghicheyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final, Plateforme Aapriss - IFERISS FED4142; PMI - Département de la Moselle. 2021, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229885v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyrille Delpierre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (211)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'un modèle prédictif de l'Indice de Défavorisation Européen dans le SNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Demeulemeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mounié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74, pp.203330-203330. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2026.203330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glossary for social-to-biological research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Benzeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Betzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.75-121. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/17579597Y2024D000000032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can serum metabolic signatures inform on the relationship between healthy lifestyle and colon cancer risk?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komodo Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Chrysovalantou Chatziioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivonirina Robinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Wedekind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer &amp; metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40170-025-00388-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sex on the incidence of colorectal cancer: considering the influence of gender mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 376, pp.118058. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2025.118058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The associations between biological markers of aging and appetite loss across adulthood: retrospective case–control data from the INSPIRE-T study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Turesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afsaneh Koochek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaretha Nydahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeroScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11357-025-01691-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of mediation methods: from estimands to estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Garès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bodinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.osag010. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/exposome/osag010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological embodiment of educational attainment and future risk of breast cancer: findings from a French prospective cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dossus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Baglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), pp.e087537-e087537. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2024-087537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education level and risk of breast cancer by tumor subtype in the &amp;lt;scp&amp;gt;EPIC&amp;lt;/scp&amp;gt; cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Pizzato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mccormack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dossus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umaima Al‐alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.35413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discernibility in explanations: Designing more acceptable and meaningful machine learning models for medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haomiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Labroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.1800-1808. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2025.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional network of factors associated with long COVID in the French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Rushyizekera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.114. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43856-025-00846-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO10.4 - Exploring COVID-19 epidemic curve dynamics through socioeconomic profiles in Marseille: a functional data analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalkwijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stanislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.203022. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2025.203022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05465537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Health, From Definition to Measurement and the Implications of the Reserves‐Based Model for Nursing in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Crozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couarraze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81 (5), pp.2739-2747. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jan.16555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability and implementation potential of colorectal cancer screening and health literacy training: A qualitative study among general practitioners in deprived areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Boirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rotily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (2), pp.e0317910. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0317910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased incidence of diabetes in people living with HIV treated with first‐line integrase strand transfer inhibitors: A French multicentre retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ursenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sireyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hocqueloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.166-172. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hiv.13698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability and implementation potential of a health literacy intervention to increase colorectal cancer screening in deprived areas: A qualitative study of patients and general practitioners participating in a cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Boirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Addamiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (8), pp.e0329639. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0329639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-graph visualization to reveal hidden explainability patterns of SHAP feature interactions in machine learning for biomedical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Furger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aligon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (9), pp.e0000060. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcsy.0000060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing current challenges in population health intervention research for health promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Fonquerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Martin-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759241275139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidaure Market–Effectiveness and transferability of a school-based intervention to improve healthy and sustainable food choices by schoolchildren: protocol of a randomized controlled trial and qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Curnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cholley-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lecêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Peteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0306781. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0306781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales et épidémie de COVID-19 : analyses territoriales par métropole française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalkwijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vandentorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (supp 3), pp.202614. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04933207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the effect of adolescent health behaviours on adult cardiometabolic health differ by socioeconomic background? Protocol for a population-based cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Jackisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazihah Noor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli T Raitakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terho Lehtimäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Kähönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (5), pp.e078428. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2023-078428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stress in relation with risk of overweight, depression, and their comorbidity across adulthood: findings from a British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ugarteche Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Capuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (8), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033291723003823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life among French breast cancer survivors in comparison with cancer-free women: the Seintinelles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cristina Paunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-023-02827-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational level and characteristics of invasive breast cancer: findings from a French prospective cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dossus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Causes and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (8), pp.1151-1163. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10552-024-01873-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General practitioners may improve cervical screening equality in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ouanhnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Rougé Bugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.2748. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-024-18942-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing access to fertility preservation for women with breast cancer: protocol for a stepped-wedge cluster randomized trial in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Addamiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Fonquerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lauzeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.231. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-024-17719-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drastic Reduction in Time to Controlled Viral Load in People With Human Immunodeficiency Virus in France, 2009–2019: A Longitudinal Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Morisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (1), pp.111-117. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciad530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of long COVID in the general adult population according to different definitions and sociodemographic and infection characteristics. A nationwide random sampling survey in France in autumn 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.e120-e130. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2024.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Sex and/or Gender on the Occurrence of Colorectal Cancer in the General Population in Developed Countries: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69, pp.1606736. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ijph.2024.1606736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Capacity of the Integrated Care for Older People Screening Tool for Intrinsic Capacity Impairments: Results From the INSPIRE-T Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Virecoulon Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe de Souto Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (7), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/glae112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compliance with public health recommendations of cancer-free female research volunteers: the French Seintinelles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Paunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Causes and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (2), pp.293-309. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10552-023-01788-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the impact of atmospheric pollution on mortality between 2009 and 2019 within the area covered by the Toulouse Atmosphere Protection Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Poinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cheniki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inca Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (4), pp.190 - 198. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2024.1817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04856346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need to better integrate the social environment in research on climate change and health: recommendations and thinking tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Chersich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.105. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.17528.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological impact of Neisseria gonorrhoeae and Chlamydia trachomatis screening in men having sex with men: a modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hocqueloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Palich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexually Transmitted Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 100 (6), pp.349-355. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/sextrans-2023-056103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive genomic and transcriptomic analysis on endoscopic ultrasound-guided fine needle aspiration materials from primary pancreatic adenocarcinoma: a prospective multicentre study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Canivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109, pp.105373. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2024.105373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive genomic and transcriptomic analysis on endoscopic ultrasound-guided fine needle aspiration materials from primary pancreatic adenocarcinoma: a prospective multicentre study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Canivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109, pp.105373. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2024.105373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating gender into cancer research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 403 (10437), pp.1631. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0140-6736(24)00593-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the costs and socioeconomic characteristics involved in traumatic brain injuries: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Crozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.jrm18311. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2340/jrm.v56.18311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational patterning in biological health seven years apart: Findings from the Tromsø Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wilsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameline Grimsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160, pp.106670. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2023.106670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construct, implement and evaluate a multi-level intervention to prevent a sedentary lifestyle in children—Study protocol of the CIPRES study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Laujac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cholley-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rozand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (5), pp.e0302556. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0302556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of an appearance‐based and a health‐based sun protection intervention on summer vacationers' behaviours, PRISME cluster randomized crossover trial, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvia Magloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Saboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (3), pp.724-739. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjhp.12650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The level of education is associated with an anxiety-depressive state among men and women – findings from France during the first quarter of the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josephine klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.1405. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-023-16280-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of multilevel interventions based on socio-ecological model to decrease sedentary time in children: a systematic review of controlled studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cholley-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Laujac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1106206. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2023.1106206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision and personalized medicine: What their current definition says and silences about the model of health they promote. Implication for the development of personalized health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.1112159. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsoc.2023.1112159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of socio-economic status on functional recovery after ARDS caused by SARS-CoV-2: the multicentre, observational RECOVIDS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demeyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Berraies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Ksiazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (10), pp.1168-1180. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-023-07180-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study protocol of the CREDO randomised controlled trial: evaluation of a structured return home consultation for patients suffering from metastaticcancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.e062219. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2022-062219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-level viral loads and virological failure in the integrase strand transfer era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Palich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (4), pp.1111-1116. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkad056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of residential relocation on environmental exposures in European cohorts: An exposome-wide approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Saucy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Gehring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen de Bont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.107849. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.107849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between the referring physician and breast and cervical cancers screening: a cross-sectional study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ouanhnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Rouge Bugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Primary Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.167. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-023-02122-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-specific changes in nucleus accumbens transcriptome and motivation for palatable food reward in mice exposed to maternal separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Mathou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1190392. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2023.1190392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences conjugales : « On est bébé qu’une fois dans sa vie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche-Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 129 (1), pp.35-43. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.129.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is survival rate lower after breast cancer in deprived women according to disease stage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Delacour-Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ayrault-Piault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Delphine Tagri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.63-70. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41416-022-02024-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable machine learning framework to predict personalized physiological aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kemoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (8), pp.e13872. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acel.13872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Influence of socio-economic status on functional recovery after ARDS caused by SARS-CoV-2: the multicentre, observational RECOVIDS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demeyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Berraies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Ksiazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.1438-1439. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-023-07217-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between patient and general practitioner according to the patient body weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Rougé-Bugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (2), pp.218-225. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmac086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of deprivation on hospital care pathways and costs for people with ischaemic stroke: A trajectory modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Crozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Demeulemeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mounie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Derumeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (8), pp.101775. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2023.101775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health behaviour changes in female cancer survivors: The Seintinelles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra C. Paunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (5), pp.496-511. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight gain following the single substitution of tenofovir disoproxil fumarate by tenofovir alafenamide in HIV ‐infected people from the French Dat' AIDS cohort: A propensity score‐matched analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hocqueloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Arvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (8), pp.925-932. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hiv.13488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining biological differences between men and women by gendered mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Themes in Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12982-023-00121-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epigenome as a biological candidate to incorporate the social environment over the life course and generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/epi-2022-0457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doravirine plus lamivudine two-drug regimen as maintenance antiretroviral therapy in people living with HIV: a French observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Perfezou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Duthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Seang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78 (8), pp.1929-1933. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkad185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Insights in life-course epidemiology and social inequalities: 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Langseth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.980547. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.980547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolutegravir-based dual maintenance regimens combined with lamivudine/emtricitabine or rilpivirine: risk of virological failure in a real-life setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Deschanvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Palich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (1), pp.196-204. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkab367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and territorial inequalities in breast and cervical cancers screening uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ouanhnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Rougé Bugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.e055363. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-055363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social deprivation on the dynamic of SARS-CoV-2 infection in France:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Vandentorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabira Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chatignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), pp.e240-e249. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-2667(22)00007-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of socioeconomic status on functional recovery after ARDS caused by SARS-CoV-2: a multicentre, observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demeyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Ksiazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.e057368. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-057368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of social inequalities in severe COVID-19 outcomes in metropolitan France from 2020 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabira Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chatignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sireyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.516. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43856-025-01214-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05479177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing socio-economic inequalities in all-cause mortality: a counterfactual mediation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica E Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria T Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (2), pp.497-510. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyz248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing How Social Exposures Are Integrated in Exposome Research: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Khalatbari-Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (11), pp.116001. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/ehp11015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do chiropractic interns use clinical practice guidelines when managing patients with neck pain in France? A feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sorondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lemeunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chiropractic and Manual Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12998-022-00453-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic impact of generic antiretrovirals in France for HIV patients’ care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Demeulemeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Mounié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.567. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-022-07859-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03694843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The psychological effects of COVID-19-related containment in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand-Tonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (3), pp.188-193. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2022.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Impacts of the COVID-19 Lockdown Measure in a Low Socio-Economic Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Fianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Naty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Lenclume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Casimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.13932. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192113932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling down the rabbit hole? Methodological, conceptual and policy issues in current health inequalities research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Patrick Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Bambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Dundas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (1), pp.37-47. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09581596.2022.2036701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High syphilis prevalence and incidence in people living with HIV and Preexposure Prophylaxis users: A retrospective review in the French Dat’AIDS cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lemmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (5), pp.e0268670. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0268670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No increased risk of Kaposi sarcoma relapse in patients with controlled HIV‐1 infection after switching protease inhibitor‐based antiretroviral therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Palich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Makinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firouzé Bani‐sadr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (3), pp.301-306. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hiv.13168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03651227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental system of care coordination for the home return of patients with metastatic cancer: a survey of general practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Primary Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.283. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-022-01891-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the COVID-19 crisis on the mortality profiles of the foreign-born In France during the first pandemic wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Khlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vandentorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 313, pp.115160. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.115160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment time interval in breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Daubisse-Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvire Pons-Tostivint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (6), pp.S66-S67. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecc.13654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Political Sociology of Social Health Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Haschar-Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Honta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.213-229. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.223.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social protection expenditure on health in later life in 20 European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Orsholits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ihle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 292, pp.114569. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2021.114569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and Spectrum of Second Primary Malignancies among People Living with HIV in the French Dat’AIDS Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poizot-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Makinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.401. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14020401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04053245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Social and Psychosocial Factors on Summer Vacationers’ Sun Protection Behaviors, the PRISME Study, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Saboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cousson-Gélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67, pp.1604716. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ijph.2022.1604716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of neighbourhood disadvantage and individual socioeconomic position with all-cause mortality: a longitudinal multicohort analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (5), pp.e447-e457. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-2667(22)00036-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de vulnérabilités familiales et pandémie COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boulaghaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moscaritolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (2), pp.93-121. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2022.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does comorbidity affect colon cancer patients' care trajectory? Results from the French EvaCCoR cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Biscond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Digue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cirilo-Cassaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bousser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.101422. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinre.2020.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités entre hommes et femmes face au risque d'infection par le virus SARS-COV-2 durant le confinement du printemps 2020 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.196-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités entre hommes et femmes face au risque d'infection par le virus Sars-Cov-2 durant le confinement du printemps 2020 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.185-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulation contributes to explain the impact of early life socioeconomic disadvantage on adult inflammatory levels in two cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Kutalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pashupati P Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Porcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.3100. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-82714-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of Second Primary Cancer Type in Survivors of Virus-Related and Non-Virus-Related Cancer Living With HIV in the French Dat’AIDS Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poizot-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Control: Journal of the Moffitt Cancer Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.10732748211066310. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10732748211066310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03648230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a health literacy intervention combining general practitioner training and a consumer facing intervention to improve colorectal cancer screening in underserved areas: protocol for a multicentric cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rotily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Global and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.1684. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-11565-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic decline in new HIV diagnoses in persons born in France in a large nationwide HIV cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 196, pp.129-134. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2021.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could teacher-perceived parental interest be an important factor in understanding how education relates to later physiological health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), pp.e0252518. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0252518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A national population-based study of patients, bystanders and contextual factors associated with resuscitation in witnessed cardiac arrest: insight from the french RéAC registry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Georges Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Baert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Escutnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Javaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.2202. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-12269-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03555282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of clinical practice guidelines’ utilization for the management of musculoskeletal disorders: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sorondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Rachid Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cedraschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.507. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12891-021-04204-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03313244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 mortality in the UK Biobank cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bodinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.299 - 309. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-021-00722-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High incidence of postoperative infections after pancreaticoduodenectomy: A need for perioperative anti-infectious strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kipnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lebuffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases Now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.In Press, Corrected Proof. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idnow.2021.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for understanding health inequalities over the life course: the embodiment dynamic and biological mechanisms of exogenous and endogenous origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (12), pp.1181-1186. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2021-216430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No barrier to care, yet disparities in the HIV care continuum in France: a nationwide population study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (6), pp.1573-1579. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkab061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for positive and negative COVID-19 tests: a cautious and in-depth analysis of UK biobank data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bodinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Tzoulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (5), pp.1454-1467. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyaa134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health inequalities: Embodied evidence across biological layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fiorito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathal Mccrory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 246, pp.112781. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.112781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of collecting data on socioeconomic determinants from the early stage of the COVID-19 outbreak onwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Khalatbari-Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cumming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (8), pp.620-623. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2020-214297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of diabetes in HIV-infected patients treated with first-line integrase strand transfer inhibitors: a French multicentre retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ursenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firouzé Bani-Sadr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (11), pp.3344-3348. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkaa330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning of educational attainment across inflammatory markers: Findings from a multi-cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.303-310. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2020.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemoglobin concentration; a pathway to frailty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zara Steinmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Steinmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ysebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.202. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12877-020-01597-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of life-course socioeconomic inequalities in adult systemic inflammation: Findings from two cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Petrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 245, pp.112685. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.112685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of lifecourse socio-economic position and individual social mobility on breast cancer risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noële Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Romana Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Baglietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Perduca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.1138. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-020-07648-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaposi sarcoma among people living with HIV in the French DAT ’ AIDS cohort between 2010 and 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poizot-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Obry-Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (5), pp.1065 - 1073. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jdv.16204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03198175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching the Second and Third Joint United Nations Programme on Human Immunodeficiency Virus (HIV)/AIDS 90-90-90 Targets Is Accompanied by a Dramatic Reduction in Primary HIV Infection and in Recent HIV Infections in a Large French Nationwide HIV Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Raffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (2), pp.293-300. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciz800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of smoking reduction with improvement of social conditions in early life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp.797-808. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyaa244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an Appearance-Based vs. a Health-Based Sun-Protective Intervention on French Summer Tourists' Behaviors in a Cluster Randomized Crossover Trial: The PRISME Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Catelinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bidondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.569857. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2020.569857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-omics approach to investigate the inflammatory response to life course socioeconomic position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Palli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), pp.1287-1302. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/epi-2019-0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory of tools for care coordination between general practice and hospital system for patients suffering from cancer in active phase of treatment: A scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (6), pp.e13319. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecc.13319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Report: The Biology of Inequalities in Health: The Lifepath Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Avendano-Pabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (118), 37 p. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2020.00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education, biological ageing, all-cause and cause-specific mortality and morbidity: UK biobank cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bodinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EClinicalMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29-30, pp.100658. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eclinm.2020.100658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of Venous Thromboembolism in Patients With Newly Diagnosed Pancreatic Cancer and Factors Associated With Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Frere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gourgou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Canivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158 (5), pp.1346-1358.e4. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2019.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional lifestyle patterns and cancer: confounding effect of social determinants across the life course in women from the 1958 British birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Albertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.331-352. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/175795920X15789023267726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem cell replication, somatic mutations and role of randomness in the development of cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Perduca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Omichessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (5), pp.439-445. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-018-0477-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV-related excess mortality and age-related comorbidities in patients with HIV aged ≥60: a relative survival analysis in the French Dat’AIDS cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hentzien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.e024841. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2018-024841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critique of the Adverse Childhood Experiences Framework in Epidemiology and Public Health: Uses and Misuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 18 (3), pp.445 - 456. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1474746419000101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ecological socioeconomic position (SEP) measures to deal with sample bias introduced by incomplete individual-level measures: inequalities in breast cancer stage at diagnosis as an example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Daubisse-Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cowppli-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ayrault-Piault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.857. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7220-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02299053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-cohort study identifies social determinants of systemic inflammation over the life course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.773. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-08732-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AAPRISS Platform: Learning and Taking Action to Reduce Social Inequalities in Health to help PHIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Haschar-Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Huot-Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (Issue Suppl. 4), pp.539. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missed opportunities of HIV pre-exposure prophylaxis in France: a retrospective analysis in the French DAT’AIDS cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cabras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gagneux-Brugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.278. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-019-3915-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Too Fast to Stay on Track? Shorter Time to First Anti-Retroviral Regimen Is Not Associated with Better Retention in Care in the French Dat'AIDS Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Valantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), pp.e0222067. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0222067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-life inequalities and biological ageing: a multisystem Biological Health Score approach in Understanding Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Albertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (8), pp.693-702. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2018-212010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood socioeconomic deprivation and allostatic load: a multi-cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8790. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45432-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which antiretrovirals should be prescribed as first-line treatments? Changes over the past 10 years in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Valantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (4), pp.264-269. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2018.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrase strand transfer inhibitors and neuropsychiatric adverse events in a large prospective cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Katlama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firouzé Bani-Sadr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (3), pp.754-760. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dky497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are social inequalities in acute myeloid leukemia survival explained by differences in treatment utilization? Results from a French longitudinal observational study among older patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Despas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.883. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-019-6093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02326744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher rates of HBsAg clearance with tenofovir-containing therapy in HBV/HIV co-infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gantner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firouzé Bani-Sadr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0215464. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0215464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic position during pregnancy and DNA methylation signatures at three stages across early life: epigenome-wide association studies in the ALSPAC birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Alfano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Galobardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (1), pp.30-44. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyy259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of comorbidity in DBLCL : direct and indirect effects on survival through unplanned chemotherapy dose reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 285 (4), pp.472-474. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joim.12879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there variations in adherence to colorectal cancer clinical guidelines depending on treatment place and recommendation novelty? The French EvaCCoR observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Digue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cirilo-Cassaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bousser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.346 - 356. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinre.2018.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No relationship between late HIV diagnosis and social deprivation in newly diagnosed patients in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazdan Yazdanpanah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIV Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.238-242. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hiv.12545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02090062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early socioeconomic conditions and severe tooth loss in middle-aged Costa Ricans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza Solís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Dentistry and Oral Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdoe.12351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Course Influences and Cancer Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-018-1160-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between low-grade inflammation and Breast cancer and B-cell Myeloma and Non-Hodgkin Lymphoma: Findings from two prospective cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Hosnijeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Portengen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10805. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29041-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic Status, Non-Communicable Disease Risk Factors, and Walking Speed in Older Adults: Multi-Cohort Population Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stringhini Silvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmeli Cristian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jokela Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avendaño Mauricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mccrory Cathal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British medical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmj.k1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation and internal validation of a mortality risk index for aged people living with HIV: The Dat'AIDS score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hentzien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jacomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), pp.e0195725. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0195725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01866997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allostatic Load and Subsequent All-Cause Mortality: Which Biological Markers Drive the Relationship? Findings from a UK Birth Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Garès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.441-458. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-018-0364-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du coût de la prise en charge des patients atteints de Leucémie Myéloïde Chronique (LMC) en Midi-Pyrénées : impact économique des différents Inhibiteurs de Protéines Kinases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mounié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Palmaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (2), pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis C virus incidence in HIV-infected and in preexposure prophylaxis (PrEP)-using men having sex with men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Raffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liver International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/liv.13922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01869902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation Des Réseaux Bayésiens Comme Technique de Fouille de Données Massives \textendash Application à Des Données de Recours Aux Soins:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.27--55. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.174.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement social, incorporation biologique et inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (8-9), pp.740-744. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20183408023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco-attributable burden of cancer according to socioeconomic position in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Menvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Kulhánová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Bryere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Launoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Eilstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143 (3), pp.478-485. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.31328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physician Uncertainty Aversion Impacts Medical Decision Making For Older Patients With Acute Myeloid Leukemia: Results Of A National Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bories Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simand Célestine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertoli Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delpierre Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (9/September 2018), 39 p. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2018.192468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preoperative joint aspiration in the diagnosis of non-acute hip and knee prosthetic joint infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bicart-See</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lourtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Livideanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2017.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the influence of living place and socioeconomic position on health services use among diabetes patients: A population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (11), pp.e0188295. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0188295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the early social environment on Epstein Barr virus infection: a prospective observational design using the Millennium Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145 (16), pp.3405-3412. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268817002515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond bad luck: induced mutations and hallmarks of cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1470-2045(17)30520-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cancer drug consumption during the early trajectory of lymphoma survivorship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rioufol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselle Compaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic status and the 25 × 25 risk factors as determinants of premature mortality: a multicohort study and meta-analysis of 1·7 million men and women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Jokela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Avendaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Muennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 389 (10075), pp.1229-1237. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(16)32380-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement social précoce, usure physiologique et etat de santé àl’âge adulte : un bref état de l’art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza Solis C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castagne R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16-17, pp.276-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de vie des enfants construisent la santé et ses inégalités sociales à l’horizon de plusieurs décennies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (8), pp.699 - 702. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic factors associated with a healthy diet: results from the E3N study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Affret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Severi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Dow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (9), pp.1574-1583. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1368980017000222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic factors associated with an increase in fruit and vegetable consumption: a 12-year study in women from the E3N-EPIC study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Affret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Severi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Dow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Romana Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.740-755. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1368980017003196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of heath inequalities: the case for allostatic load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barbosa-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.79-103. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14301/llcs.v7i1.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a cross-cultural deprivation index in five European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Lillini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (5), pp.493-9. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2015-205729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02367141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’impact sur la santé et évaluation d’impact sur l’équité en santé : éventail de pratiques et questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Almudever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (3), pp.86-94. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975915570139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalité sociales faces aux cancers : rôle du système de soins à l’incorporation biologique de son environnement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamy S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life course approach to explore the biological embedding of socioeconomic position and social mobility through circulating inflammatory markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep25170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the ecological bias of seven aggregate social deprivation indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Bryere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nane Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.86. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-016-4007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01438556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine développementale de la santé et des maladies (DOHaD), environnement et épigénétique [DOHaD: epidemiological researches]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.21--26. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163201005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-line cART regimen impacts the course of CD8+ T-cell counts in HIV-infected patients that achieve sustained undetectable viral load.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poizot-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Obry-Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MD.0000000000005087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01408002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a cross-cultural deprivation index in five European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Lillini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.493 - 499. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2015-205729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la santé et des inégalités sociales de santé?: les gènes contre les déterminants sociaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (2), </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.162.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological marks of early-life socioeconomic experience is detected in the adult inflammatory transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep38705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations and boundaries for Big Data approaches in social medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic and Legal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jflm.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediating pathways between parental socio-economic position and allostatic load in mid-life: Findings from the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza Solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.19 - 27. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2016.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Developmental origin of health and adult diseases (DOHaD): evolution of a concept over three decades]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Breant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.15-20. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163201004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales d’accès aux soins et à la prévention en Midi-Pyrénées, France, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chehoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the respective roles of the early environment and parental BMI on BMI change across childhood: A counterfactual analysis using the Millennium Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.146 - 153. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COL 3-02 - Les comorbidités liées à l’âge sont associées à l’excès de mortalité lié au VIH chez les patients vivant avec le VIH de 60 ans et plus dans la cohorte Dat’AIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hentzien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0399-077X(16)30267-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological wear-and-tear and later subjective health in mid-life: Findings from the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza Solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.24 - 33. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2016.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population awareness of risks related to medicinal product use in Vientiane Capital, Lao PDR: a cross-sectional study for public health improvement in low and middle income countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanvilay Sichanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamphone Syhakhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanthanom Manithip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.590. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-015-1948-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic Disparities and Prevalence of Autism Spectrum Disorders and Intellectual Disability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Delobel-Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Klapouszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.e0141964. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0141964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-, intervention- and methodology-related characteristics of clinical trials impact exercise efficacy during adjuvant therapy for breast cancer: a meta-regression analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paquito Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ninot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (7), pp.737-747. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.3727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data et Santé publique : plus que jamais, les enjeux de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and radiological cervical spine evaluation in retired professional rugby players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurosurgery: Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3171/2015.1.SPINE14594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early life nutritional environment and early life stress as potential pathways towards the metabolic syndrome in mid-life? A lifecourse analysis using the 1958 British Birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.815. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-016-3484-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01354236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The care center influences the management of lymphoma patients in a universal health care system: an observational cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bettiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Compaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Albertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.336. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-016-1553-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01351148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences and physiological wear-and-tear in midlife: Findings from the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (7), pp.E738-46. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1417325112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal study of non-medical determinants of adherence to R-CHOP therapy for diffuse large B-cell lymphoma: implication for survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Compaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Récher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.288. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-015-1287-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01264475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary care physicians and oncologists are partners in cancer announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Rougé Bugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Escourrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.2473 - 2479. </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-015-3049-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialization Instances Linked to Cannabis Experimentation Among French Teenagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Spilka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance Use and Misuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1808-19. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/10826084.2014.935788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité en action : les « mots-pièges » d'une recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Villeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ginsbourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (2), pp.155-163. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.138.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Hidden Markov Model for Heterogeneous Longitudinal Data with Missingness and Errors in the Outcome Variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (1), pp.73-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of an ambulatory medical assistance during chemotherapy and follow-up among patient with diffuse large B-cell lymphoma on treatment adherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rueter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Nogaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lapeyre-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-, intervention- and methodology-related characteristics of clinical trials impact exercise efficacy during adjuvant therapy for breast cancer: a meta-regression analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paquito Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Ninot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.3727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations Between Life Contexts and Early Sexual Initiation Among Young Women in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Jovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honor Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Sexual and Reproductive Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidences and risk factors of first-line HAART discontinuation: a limitation to the success of the “seek, test, treat, and retain” strategy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momory Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perbost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association of Nurses in AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1058 - 1069. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2014.882490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épigénétique sociale, épidémiologie biographique et inégalités sociales de santé : une invitation à la prévention multifactorielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do gender differences affect the doctor-patient interaction during consultations in general practice? Results from the INTERMEDE study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (6), pp.706 - 713. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmu057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité en action : les « mots-pièges » d'une recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ginsbourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol. 26 (2), pp.155-163. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.138.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode of delivery at birth and the metabolic syndrome in midlife: the role of the birth environment in a prospective birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouhanick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chamontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (5), pp.e005031. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2014-005031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological effect of exercise in women with breast cancer receiving adjuvant therapy: what is the optimal dose needed ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paquito Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.291-300. </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mds342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood adversity as a risk for cancer: findings from the 1958 British birth cohort study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Lacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Cable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.767. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-13-767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00868744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early loss of bone mineral density is correlated with a gain of fat mass in patients starting a protease inhibitor containing regimen: the prospective Lipotrip study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ruidavets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.293. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-13-293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00843065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence and Risk Factors of First-Line HAART Discontinuation: Is it Worth Choosing Competing Risk or Standard Survival Approaches?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of AIDS &amp; Clinical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (10), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2155-6113.1000187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRH and HrQOL: does social position impact differently on their link with health status?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Munch-Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lauwers-Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geetanjali Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-12-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00674686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The embodiment of adverse childhood experiences and cancer development: potential biological mechanisms and pathways across the life course.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-012-0370-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00700809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs prédictifs de l’arrêt des premières lignes de traitement antirétroviral hautement efficace (HAART) : approches comparatives du modèle à risque compétitif et du modèle de Cox dans la cohorte NADIS®, Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2011.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (7), pp.774-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking hospital workers' organizational work environment to depressive disorders: a mediating effect of the effort/reward imbalance? The ORSOSA Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (3), pp.534-540. </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routine testing to reduce late HIV diagnosis in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British medical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 334 (7608), pp.1354-6. </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmj.39225.458218.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00165578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlates of late HIV diagnosis: implications for testing policy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Dray-Spira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of STD and AIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (5), pp.312-7. </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1258/095646207780749709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00149998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Body Composition by DXA of 241 HIV-Negative Men and 162 HIV-Infected Men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marion-Latard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Densitometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (3), pp.287-292. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1385/jcd:8:3:287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review of computer-based patient record systems and quality of care: more randomized clinical trials or a broader approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Fillaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Quality in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (5), pp.407-416. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intqhc/mzh064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des accidents d'exposition au VIH d'origine professionnelle et sexuelle : état des lieux au centre hospitalo-universitaire de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fillaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Miédougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (4), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2004.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience d’une consultation d’observance pour des patients séropositifs pour le VIH-1, en situation d’échec sous multithérapie. Consultation d’observance et infection à VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hurlupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Balsarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rousselle-Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (10), pp.651-658. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0248-8663(03)00221-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rétrospective descriptive évaluant les causes et les conséquences cliniques, immunologiques et virologiques des interruptions de traitement antirétroviral chez des adultes infectés par le VIH-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Marchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (6), pp.350-357. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0248-8663(03)00067-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du lien entre niveau d'éducation et agressivité du cancer colorectal dans la cohorte CONSTANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wiernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Hépato-gastroentérologie et d'Oncologie Digestive (JFHOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire de vie et VIH : perspective des femmes dans l’enquête nationale VESPA 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Boshouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Perray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describe the relationship between the Gender Inequality Index and the male/female incidence rate ratio from international cancer registries data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRELL 2024 - Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRELL Group for Cancer Epidemiology and Registration in Latin Language Countries, May 2024, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances des outils de prévention du VIH chez les personnes nouvellement diagnostiquées pour le VIH : volet qualitatif de l’étude Opportunités 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Lutte contre le Sida (SFLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la transférabilité du programme « Alliance », via les fonctions clés du modèle « FIC »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Desmoriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Fonquerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Régnier Denois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les quatrièmes Journées Scientifiques et Académiques de l'Université Jean Monnet et l'Université de Douala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Priest-en-Jarez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of residential relocation on childhood BMI: an exposome-wide natural experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Saucy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Warkentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhebin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen de Bont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE 2023: 35th Annual Conference of the International Society of Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kaohsiung, Taiwan. </w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/isee.2023.VO-046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Santé des enfants, contexte social, Pratiques parentales, qualité de l’Air extérieur (ESPAIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire International Bébé, Petite Enfance en Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BECO, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construct, implement and evaluate an intervention to prevent a sedentary lifestyle in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Laujac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cholley-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rozand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Public Health Conference Strengthening health systems: improving population health and being prepared for the unexpected</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Berlin, Germany. pp.iii544-iii545, </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac131.330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire le parcours de soins des femmes prises en charge pour un cancer du sein: identifier les parcours « complexes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICLIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France. pp.S66-S67, </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2022.03.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are neglected breast cancer relates to lifestyle and socioeconomic environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacaze Jean Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Selmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2021 American Society of Clinical Oncology (ASCO) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, CHICAGO (VIRTUEL), United States. pp.e18542-e18542, </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2021.39.15_suppl.e18542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construct, implement and evaluate a multilevel intervention for the prevention of sedentary lifestyle in school-aged children: the CIPRES project – protocol design and pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cholley-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès International de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dérégulations de transcriptome et du méthylome hépatique associées au stress nutritionnel et psychosocial maternel sont amplifiées par un régime post-sevrage hypergras chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences, physiological wear-and-tear and mortality: pathways towards chronic disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCDS age 60 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social to biological pathways: environmental factors encountered in early life & biology over the lifecourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistressnet meeting at University of Sheffield</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic position and inflammation : Results and conceptual advancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kelly- Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifepath fourth Annuel Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data, e-santé et égalité : #santédemain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présenté à Café du Quai des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités de santé et parcours de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présenté à Workshop GIRCI-SOHO GT PREPS " Inégalités en santé et parcours de soins : outils et méthodes "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-diagnostic inflammatory markers and risk of Breast cancer and Non-Hodgkin Lymphoma in two prospective cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadeau-Hyam M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe des Registres de Langue Latine (GRELL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des données publiques pour l’étude des inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la Journée d’études PROGEDO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et gestion des données en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la journée d’étude PROGEDO organisé par la MSHS Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life course approach to explore circulating inammatory imprints of socio-economic position and mobility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castagne R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campanella G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guida F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE Europe Young 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usure physiologique globale et santé subjective à l'âge adulte : résultats de la cohorte de naissances Britannique de 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza Solis C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantin R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII eme Congrés ADELF EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du cout de prise en charge des patients atteints de Leucemie Myeloide Chronique (LMC) en Midi-Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmaro A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despas F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 10e Conférence Francophone d’Epidémiologie Clinique (EPICLIN) et Et au VII eme Congrés ADELF EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological Wear-and-Tear and later subjective health in mid-life: findings from the 1958 BritishBirth Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Conference Society for Longitudinal and life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life exposure to stressors promotes pancreatic carcinogenesis in KC mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Lulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Meeting of the European Pancreatic Club (EPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Pancreatic Club (EPC). FRA., Jul 2016, Liverpool, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pan.2016.05.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire du poids et de la taille chez les enfants de la cohorte MCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Savy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2016 du GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress chronique depuis l’enfance et cancer à l’âge adulte : quelles évidences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IUCT – Oncopôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment across childhood: understanding how health inequalities are produced and reproduced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHMS 16th biennial congress University of Geneva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kelly- Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chadeau-Hyam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifepath second annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifepath second annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet du centre de traitement sur l'adhésion au plan de traitement dans le lymphome B diffus à grandes cellules : une analyse multiniveau d'une cohorte observationnelle en région Midi-Pyrénées en onco-hématologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Albertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bettiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Compaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e conférence Francophone d’Epidémiologie Clinique EPICLIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life course approach to explore the multi-layer biological embedding of socioeconomic position through the inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castagné R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineis P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadeau M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Conference International Society for Environnemental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COL 3-02 - Les comorbidités liées à l’âge sont associées à l’excès de mortalité lié au VIH chez les patients vivant avec le VIH de 60 ans et plus dans la cohorte Dat’AIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hentzien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allavena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17es Journées Nationales d’Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01414533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation biologique des inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire des Réductions des Inégalités Sociales de Santé à la DREES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir pour la prévention et les inégalités de santé. Réseaux de cancérologie : quelles coopérations pour des actions de santé publique dans la luttecontre les inégalités de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des Réseaux de Cancerologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme AAPRISS : apprendre et agir pour réduire les inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Haschar-Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé et Société : quels déterminants de santé et quel système de soins pour la santé de toute population ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminant sociaux et non médicaux de l’observance thérapeutique et de la survie dans le lymphome B diffus à grandes cellules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Compaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Nogaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Despas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé et Société : quels déterminants de santé et quel système de soins pour la santé de toute population ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social to biological transition: testing plausible hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delpierre Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLLS Executive Committee meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adversités durant l’enfance et la charge allostatique à l’âge adulte : résultat de la cohorte de naissance britannique de 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barboza Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnaudéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé et Société : quels déterminants de santé et quel système de soins pour la santé de toute population ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques et sociétaux de l’épigénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde : le point de vue de la communauté scientifique et médicale. Audition publique organisé par l’Office Parlementaire d’Evaluation des Choix Scientifiques et Technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of the initial management of diffentiated thyroid cancers in Tarn (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grunenwald S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daubisse-Marliac L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goddard J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauvin E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe des Registres de Langue Latine (GRELL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville, bien-être et santé : connaissance, outils d’évaluation, aide à la décision. Inégalités sociales, accessibilité aux soins et à la prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "ville, bien-être et santé" organisé par l'IDV et l'aua/T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delpierre C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLLS Executive Committee meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological measurements could be used to measure public health interventions. Lifecourse epidemiology and public health interventions: reconciling research advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mongomery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University College London ESRC International Centre for Lifecourse Studies in Society and Health UCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéficier d’une intervention en activité physique et conseil diététique serait-il l’apanage des femmes minces et socialement favorisées ? Résultats préliminaires de l’essai randomisé contrôlé APAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Cancéropôle Grand Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences and allostatic load in mid life: Pathways between early life experience and adult health decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza Solis C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantin R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamy S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives in Translation: Life Course Research and Social Policies international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overtreatment and overdiagnosis of early prostate cancer estimated 5 years of follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deshaies D</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosclaude P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau Des Registres de Cancer Francim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe des Registres de Langue Latine (GRELL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of ecological index of deprivation in population based studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As Woronoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Daubisse Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Grosclaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe des Registres de Langue Latine (GRELL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales de santé : de la céllule à l’intervention. Les inégalités d’accès aux soins et aux services de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Summer School on medicallaw and bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allostatic Load as a measure of embodiment over the lifecourse? Conceptual and empirical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barbosa Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosclaude P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Longitudinal and Lifecourse Studies International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du contexte territorial pour l’évaluation d’une intervention en prévention primaire du diabète à la Réunion (REDIA-prev1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès de recherche en santé publique dans l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Saint-Paul, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition à l’adversité psychosociale précoce altère-t-elle l’état de santé à l’âge adulte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Congrès International d'Épidémiologie - ADELF – EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epigenetic mechanisms underlying the long-term effects of maternal obesity and/or maternal separation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epigenetic mechanisms underlying the long-term effects of maternal obesity and/or maternal separation in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la Société francophone pour la recherche et l'éducation sur les Origines Développementales Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chronic maternal separation on metabolism, food motivation and brain gene expression profiles in C57BL/6J and C3H/Hen mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Mathou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France. , 2015, 12ème Colloque de la Société des Neurosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived health and adaptation in chronic disease Stakes and future challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Book project. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Embodiment Dynamic over the Life Course: A Case for Examining Cancer Aetiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Biology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.519 - 540, 2018, 978-1-137-52879-7. </w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-52879-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants des mobilités au quotidien à partir d'une enquête dédiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-specific changes in nucleus accumbens transcriptome and motivation for food reward in mice exposed to maternal separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Mathou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu des familles d'enfants (de la naissance à 6 ans) durant le confinement lié à la pandémie de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu des familles de jeunes enfants (de la naissance à six ans) durant le premier confinement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR COV-JEUNENFANT. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé développementale et vulnérabilités familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Yeghicheyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final, Plateforme Aapriss - IFERISS FED4142; PMI - Département de la Moselle. 2021, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229885v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robertson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Benzeval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Betzer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Booker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Castagn&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/17579597Y2024D000000032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05121412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Rushyizekera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-00846-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joann&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Crozes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couarraze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.16555" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05465537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schalkwijk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stanislas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komodo Matta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Viallon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Chrysovalantou Chatziioannou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivonirina Robinot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wedekind" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40170-025-00388-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hamieh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colineaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118058" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Turesson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Koochek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaretha Nydahl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemaitre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensadoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01691-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haomiao Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien May" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doumard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.04.021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Pizzato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mccormack" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dossus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umaima Al&#8208;alem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.35413" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059808v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dudouet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baglietto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-087537" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazorla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Redmond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lamouroux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Boirot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rotily" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0317910" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05125019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ursenbach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sireyjol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Duvivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hocqueloux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13698" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Addamiano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Casanova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329639" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268692v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Furger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcsy.0000060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828894v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fillol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Fonquerne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collange" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Decroix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin-Fernandez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759241275139" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Curnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lec&#234;tre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peteuil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306781" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942465v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.03.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Paunescu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Jacob" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-023-01788-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2024.1606736" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Virecoulon Giudici" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe de Souto Barreto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guyonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Takeda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glae112" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942676v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cuzin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Morisot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allavena" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pugliese" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciad530" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Jackisch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazihah Noor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli T Raitakari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terho Lehtim&#228;ki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika K&#228;h&#246;nen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-078428" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04933207v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandentorren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpierre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202614" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513313v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ugarteche Perez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291723003823" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cristina Paunescu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-023-02827-w" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590405v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joannes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Morel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lauzeille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-17719-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-024-01873-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Druel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ouanhnon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Roug&#233; Bugat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18942-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856346v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Poinat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheniki" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inca Ruiz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Corso" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1817" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948727v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flaig" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2023-056103" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828933v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Chersich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Leroy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17528.4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939183v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Canivet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Palazzo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Napol&#233;on" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Ayadi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2024.105373" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991650v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602104v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(24)00593-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942660v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Costa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v56.18311" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04341625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilsgaard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameline Grimsgaard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2023.106670" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844812v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Laujac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Franceschi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rozand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302556" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04806748v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Magloire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Bord" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Saboni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12650" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602090v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Henry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fneich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mathou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1190392" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277275v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Rouge Bugat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-02122-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769423v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Saucy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Gehring" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Olmos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Bont" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107849" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121012v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1106206" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256747v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2023.1112159" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167806v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=josephine klinkenberg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Guillemot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16280-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399156v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Declercq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demeyere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Berraies" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Ksiazek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07180-y" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gimenez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-062219" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028835v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flandre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad056" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947405v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche-Gaudron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.129.0035" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04218124v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delac&#244;te" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Delacour-Billon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ayrault-Piault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Delphine Tagri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousseau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-022-02024-w" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04226961v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Roug&#233;-Bugat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lepage" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac086" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04186426v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ader" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kemoun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13872" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04221467v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07217-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04272185v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Demeulemeester" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mounie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Derumeaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fabre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2023.101775" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106372v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.02.008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940601v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Cristina Paunescu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240932v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Menard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Arvieux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Joly" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Becker" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13488" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826428v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12982-023-00121-6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059665v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2022-0457" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04341611v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perfezou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hall" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duthe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Seang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad185" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04218216v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Langseth" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.980547" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640621v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Deschanvres" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamaury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab367" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04329124v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Khalatbari-Soltani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp11015" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04357722v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sorondo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lemeunier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12998-022-00453-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04343867v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lamy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-055363" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03811814v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057368" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603130v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vandentorren" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Smaili" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chatignoux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(22)00007-X" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05479177v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Sma&#239;li" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-01214-w" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915500v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica E Laine" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria T Baltar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stringhini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gandini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz248" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694843v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mouni&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molinier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07859-w" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04217836v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claudet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand-Tonel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Raynaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.01.011" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876926v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fianu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Aissaoui" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naty" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Lenclume" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Casimir" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192113932" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805293v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Patrick Ball" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bambra" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Dundas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2022.2036701" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711766v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemmet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cotte" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huleux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268670" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04226932v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bonnet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-022-01891-9" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008348v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daubisse-Marliac" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Lacaze" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Pons-Tostivint" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bauvin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13654" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720636v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khlat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ghosn" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115160" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04980006v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kelly-Irving" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.223.0213" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04357652v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sieber" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Orsholits" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ihle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.114569" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03651227v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Lajaunie" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouz&#233; Bani&#8208;sadr" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13168" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04221442v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lamy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1604716" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04352825v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Ribeiro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fraga" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Severo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(22)00036-6" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04053245v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poizot-Martin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lions" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14020401" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080977v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Biscond" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Guimbaud" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Digue" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cirilo-Cassaigne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bousser" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2020.03.022" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958575v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608727v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Redmond" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04143232v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Carmeli" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Kutalik" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pashupati P Mishra" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Porcu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82714-2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157518v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guillou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabie" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pugliese" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacomet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2021.05.027" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03648230v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fresard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10732748211066310" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959708v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Durand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11565-3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157468v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252518" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03555282v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Georges Reuter" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Escutnaire" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Javaud" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12269-4" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313244v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rachid Salmi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cedraschi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-021-04204-w" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04146209v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Elliott" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bodinier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Whitaker" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Vermeulen" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-021-00722-y" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311398v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bortolotti" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Guern" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kipnis" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebuffe" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2021.01.001" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365008v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab061" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157483v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2021-216430" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441805v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Whitaker" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Tzoulaki" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa134" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477059v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vineis" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fiorito" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Mccrory" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112781" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608638v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cumming" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214297" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03253490v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Max" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouz&#233; Bani-Sadr" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa330" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157536v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa244" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493072v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bochud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2020.09.002" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475608v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Steinmeyer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Soriano" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Steinmeyer" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ysebaert" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-020-01597-6" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04424955v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Steen" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Petrovic" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112685" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109196v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Maitre" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Mancini" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-07648-w" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03198175v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poizot&#8208;martin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Obry&#8208;roguet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvivier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lions" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huleux" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16204" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729198v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Guillou" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raffi" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabie" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz800" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467566v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catelinois" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bidondo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.569857" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441722v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Krogh" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Palli" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Panico" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2019-0261" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597032v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Avendano-Pabon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Barros" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Bartley" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00118" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826416v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Zuber" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100658" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465027v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Roques" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vasseur" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13319" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535351v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Frere" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bournet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.12.009" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364062v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Albertus" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fantin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/175795920X15789023267726" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153485v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil Alexandrov" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Omichessan" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-018-0477-6" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883251v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hentzien" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dram&#233;" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabi&#233;" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024841" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793447v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cuzin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cotte" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allavena" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. Valantin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222067" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202222v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabras" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brugnon" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3915-5" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04584300v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Albertus" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2018-212010" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088653v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474746419000101" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299053v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molini&#233;" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cowppli-Bony" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7220-4" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04579278v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo D&#8217;errico" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08732-x" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978772v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marquis" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huot-Royer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.420" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03261312v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joly" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Valantin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.10.005" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559224v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Katlama" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ferry" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky497" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04596107v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45432-4" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02326744v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despas" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bertoli" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-019-6093-3" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04579003v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Alfano" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Galobardes" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy259" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02110275v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gantner" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215464" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584610v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamy" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepage" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosclaude" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.12879" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486294v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guimbaud" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Digue" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cirilo-Cassaigne" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bousser" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2018.10.008" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906281v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barboza Sol&#237;s" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdoe.12351" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900778v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Richter" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-018-1160-0" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02090062v2" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12545" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970112v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408023" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905966v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stringhini Silvia" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmeli Cristian" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jokela Markus" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenda&#241;o Mauricio" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccrory Cathal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.k1046" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01866997v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacomet" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195725" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905945v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-018-0364-1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01869902v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cua" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13922" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976692v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mouni&#233;" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gauthier" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palmaro" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855950v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.174.0027" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01845486v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kulh&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Bryere" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Eilstein" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31328" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935454v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bories Pierre" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simand C&#233;lestine" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertoli Sarah" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpierre Cyrille" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.192468" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134590v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fleming" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-K. Tu" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lundh" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Chien" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-C. Lee" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29041-1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906207v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bicart-See" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lourtet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Livideanu" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pollon" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.04.005" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906358v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ducros" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188295" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906306v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gares" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Panico" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268817002515" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906352v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(17)30520-X" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955216v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Jokela" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Avenda&#241;o" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Muennig" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)32380-7" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907809v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rioufol" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Conte" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanneau" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Compaci" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2017.10.007" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924744v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barboza Solis C" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castagne R" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906362v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lang" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelly-Irving" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.05.013" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906178v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Affret" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Severi" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Dow" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017000222" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906173v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017003196" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601893v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barbosa-Solis" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Torrisani" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bartley" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14301/llcs.v7i1.325" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01408002v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Obry-Roguet" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000005087" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910165v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lepage" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.162.0169" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910096v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lillini" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-205729" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958328v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924777v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy S" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02367141v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909712v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Castagn&#233;" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Campanella" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25170" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274219v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201005" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01438556v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gusto" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-4007-8" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909715v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38705" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910079v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jflm.2016.11.003" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909705v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.07.031" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957227v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Breant" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201004" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909935v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fantin" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chehoud" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicoules" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayle" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910091v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barboza-Solis" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.05.028" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910111v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hentzien" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dram&#233;" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabi&#233;" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-077X(16)30267-0" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PT3JGSK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909707v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.08.018" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912115v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanvilay Sichanh" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamphone Syhakhang" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanom Manithip" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-1948-2" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01354236v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3484-0" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912620v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Delobel-Ayoub" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehlinger" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Klapouszczak" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maffre" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Raynaud" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141964" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063360v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3727" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTW4WTZ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864348v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912110v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brauge" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adam" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sol" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2015.1.SPINE14594" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01351148v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bettiol" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Compaci" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Albertus" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-016-1553-9" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912101v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Torrisani" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417325112" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264475v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Borel" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Compaci" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;cher" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1287-9" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910196v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Omnes" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Escourrou" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boussier" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-015-3049-2" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917880v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jovic" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Spilka" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10826084.2014.935788" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919180v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Villeval" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ginsbourger" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.138.0155" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924839v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917903v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momory Keita" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perbost" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pugliese" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Abel" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2014.882490" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917886v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Sentenac" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Young" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864353v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dedieu" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912120v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933497v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rueter" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jeanneau" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Nogaro" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958197v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919166v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schieber" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afrite" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pascal" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmu057" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915036v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouhanick" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chamontin" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-005031" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868744v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lacey" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Cable" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-767" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063258v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riou" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mercier" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mds342" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00843065v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ruidavets" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genoux" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Busato" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-293" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010738v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keita" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chouquet" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciss&#233;" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-6113.1000187" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00674686v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Munch-Petersen" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lauwers-Cances" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Datta" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-19" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700809v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile," TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-012-0370-0" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-240CT395-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829035v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouquet" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciss" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2011.02.011" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04220567v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Berger" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715617v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balducci" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2010.04.003" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX3N7QS5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00165578v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.39225.458218.94" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149998v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marchou" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Massip" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/095646207780749709" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648539v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sommet" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marion-Latard" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herv&#233;" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/jcd:8:3:287" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648500v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fillaux" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delpierre" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alvarez" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mi&#233;doug&#233;" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Massip" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2004.02.002" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648494v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fillaux" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Alvarez" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzh064" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648481v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hurlup&#233;" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cuzin" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balsarin" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousselle-Koch" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0248-8663(03)00221-2" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNHQ8DHK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648474v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sommet" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jaafar" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marchou" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0248-8663(03)00067-5" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8WNT796-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034862v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hamieh" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinez" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grosclaude" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238537v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Boshouwers" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Ferraz" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602132v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bonin" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820792v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Desmoriaux" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sartori" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974844v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Champenois" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04831480v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Warkentin" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhebin Yu" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Coloma" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2023.VO-046" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652628v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Petit" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761838v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cholley-Gomez" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Franceschi" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rozand" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pallier" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac131.330" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008388v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauvin" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.085" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04843231v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Farcy" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacaze Jean Louis" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vaysse" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Selmes" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.15_suppl.e18542" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580622v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925423v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733881v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Junien" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dufresne" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925429v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930193v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kelly- Irving" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castagne" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berger" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930230v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gibert" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930224v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925440v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger E" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadeau-Hyam M" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929861v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932600v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926419v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campanella G" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guida F" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925445v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin R" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932707v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925470v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier M" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmaro A" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despas F" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932637v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742936v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gandarillas" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lulka" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubus" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2016.05.082" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929976v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gares" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kelly-Irving" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Savy" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929916v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925476v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932699v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929984v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lamy" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bettiol" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Compaci" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925455v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castagn&#233; R" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineis P" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadeau M" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414533v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932711v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932938v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930095v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lang" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mabile" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bidault" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Marqui&#233;" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930061v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Borel" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Despas" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932883v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barboza C" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930076v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barboza Solis" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fantin" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Torrisani" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932866v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926458v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grunenwald S" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daubisse-Marliac L" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goddard J" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauvin E" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932926v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ducros" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932893v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpierre C" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932958v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mongomery" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930115v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carayol" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Romieu" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bleuse" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senesse" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926947v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnaudery" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbosa Solis" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosclaude P" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926524v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926537v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshaies D" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le R&#233;seau Des Registres de Cancer Francim" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926913v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Molini&#233;" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Woronoff" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Daubisse Marliac" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933020v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927009v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fianu" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Herbreteau" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Favier" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927094v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blane" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605216v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742366v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740913v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922569v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922349v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-52879-7_22" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04584436v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molinier" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446964v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016610v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229885v2" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yeghicheyan" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Demeulemeester" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mouni&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saint-Pierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molinier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2026.203330" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robertson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Benzeval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Betzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Booker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Castagn&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/17579597Y2024D000000032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komodo Matta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Viallon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Chrysovalantou Chatziioannou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivonirina Robinot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wedekind" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40170-025-00388-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hamieh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colineaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118058" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Turesson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Koochek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaretha Nydahl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemaitre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensadoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01691-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lepage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bodinier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/exposome/osag010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dudouet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dossus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baglietto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gelot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-087537" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Pizzato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mccormack" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umaima Al&#8208;alem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.35413" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268685v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haomiao Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien May" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doumard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.04.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05121412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Rushyizekera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-00846-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05465537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schalkwijk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stanislas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744380v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joann&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Crozes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couarraze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.16555" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazorla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Redmond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lamouroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Boirot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rotily" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0317910" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05125019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ursenbach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sireyjol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Duvivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hocqueloux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13698" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Addamiano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Casanova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329639" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Furger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcsy.0000060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fillol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Fonquerne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collange" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Decroix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Martin-Fernandez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759241275139" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644628v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Curnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lec&#234;tre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peteuil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306781" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04933207v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandentorren" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202614" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Jackisch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazihah Noor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli T Raitakari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terho Lehtim&#228;ki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika K&#228;h&#246;nen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-078428" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ugarteche Perez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291723003823" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cristina Paunescu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Jacob" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-023-02827-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590412v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-024-01873-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Druel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ouanhnon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Roug&#233; Bugat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18942-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04590405v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joannes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Morel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lauzeille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-17719-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942676v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cuzin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Morisot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allavena" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pugliese" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciad530" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942465v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.03.020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602107v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2024.1606736" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Virecoulon Giudici" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe de Souto Barreto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guyonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Takeda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glae112" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Paunescu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-023-01788-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856346v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Poinat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheniki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inca Ruiz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Corso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1817" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828933v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Chersich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Leroy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17528.4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948727v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flaig" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palich" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2023-056103" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939183v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nicolle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Canivet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Palazzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Napol&#233;on" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Ayadi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2024.105373" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991650v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602104v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(24)00593-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942660v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Costa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v56.18311" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04341625v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilsgaard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameline Grimsgaard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2023.106670" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844812v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Laujac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Franceschi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rozand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302556" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04806748v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Magloire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Bord" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Saboni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12650" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167806v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=josephine klinkenberg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Guillemot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16280-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121012v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1106206" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256747v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2023.1112159" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399156v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Declercq" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demeyere" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Berraies" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Ksiazek" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07180-y" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277399v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gimenez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-062219" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028835v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flandre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad056" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769423v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Saucy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Gehring" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Olmos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Bont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107849" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277275v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Rouge Bugat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-02122-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602090v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Henry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fneich" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mathou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1190392" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947405v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche-Gaudron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.129.0035" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04218124v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delac&#244;te" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Delacour-Billon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ayrault-Piault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Delphine Tagri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousseau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-022-02024-w" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04186426v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ader" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kemoun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13872" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04221467v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07217-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04226961v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Roug&#233;-Bugat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lepage" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac086" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04272185v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mounie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Derumeaux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fabre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2023.101775" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106372v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.02.008" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240932v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Menard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Arvieux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Joly" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Becker" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13488" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826428v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12982-023-00121-6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059665v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2022-0457" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04341611v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perfezou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hall" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duthe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Seang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad185" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04218216v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Langseth" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.980547" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640621v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Deschanvres" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamaury" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab367" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04343867v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lamy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-055363" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603130v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vandentorren" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Smaili" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chatignoux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(22)00007-X" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03811814v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057368" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05479177v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Sma&#239;li" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-01214-w" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915500v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica E Laine" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria T Baltar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stringhini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gandini" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz248" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04329124v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Khalatbari-Soltani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp11015" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04357722v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sorondo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lemeunier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12998-022-00453-1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694843v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mouni&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07859-w" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04217836v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claudet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand-Tonel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Raynaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.01.011" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876926v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fianu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Aissaoui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naty" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Lenclume" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Casimir" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192113932" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805293v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Patrick Ball" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bambra" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Dundas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2022.2036701" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711766v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemmet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cotte" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huleux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268670" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03651227v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Lajaunie" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouz&#233; Bani&#8208;sadr" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13168" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04226932v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bonnet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-022-01891-9" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720636v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khlat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ghosn" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115160" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008348v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daubisse-Marliac" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Lacaze" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Pons-Tostivint" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bauvin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13654" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04980006v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kelly-Irving" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.223.0213" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04357652v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sieber" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Orsholits" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ihle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.114569" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04053245v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poizot-Martin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lions" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14020401" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04221442v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lamy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1604716" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04352825v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Ribeiro" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fraga" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Severo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(22)00036-6" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080977v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Biscond" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Guimbaud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Digue" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cirilo-Cassaigne" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bousser" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2020.03.022" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958575v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608727v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Redmond" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04143232v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Carmeli" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Kutalik" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pashupati P Mishra" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Porcu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82714-2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03648230v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fresard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10732748211066310" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959708v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Durand" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11565-3" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157518v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Guillou" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabie" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pugliese" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacomet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2021.05.027" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157468v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252518" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03555282v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Georges Reuter" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Escutnaire" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Javaud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12269-4" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313244v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rachid Salmi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cedraschi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-021-04204-w" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04146209v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Elliott" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Whitaker" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Vermeulen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-021-00722-y" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311398v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bortolotti" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Guern" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kipnis" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebuffe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2021.01.001" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157483v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2021-216430" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365008v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab061" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441805v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Whitaker" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Tzoulaki" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa134" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477059v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vineis" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fiorito" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Mccrory" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112781" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608638v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cumming" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214297" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03253490v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Max" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouz&#233; Bani-Sadr" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa330" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493072v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bochud" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2020.09.002" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475608v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Steinmeyer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Soriano" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Steinmeyer" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ysebaert" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-020-01597-6" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04424955v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Steen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Petrovic" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112685" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109196v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Maitre" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Mancini" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-07648-w" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03198175v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Obry-Roguet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16204" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729198v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Guillou" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raffi" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabie" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz800" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157536v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa244" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467566v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catelinois" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bidondo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.569857" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441722v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Krogh" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Palli" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Panico" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2019-0261" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465027v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Roques" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vasseur" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13319" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597032v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Avendano-Pabon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Barros" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Bartley" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00118" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826416v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Zuber" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100658" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535351v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Frere" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bournet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.12.009" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364062v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Albertus" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fantin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/175795920X15789023267726" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153485v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil Alexandrov" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Omichessan" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-018-0477-6" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883251v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hentzien" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dram&#233;" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabi&#233;" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024841" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088653v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474746419000101" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299053v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molini&#233;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cowppli-Bony" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7220-4" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04579278v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo D&#8217;errico" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08732-x" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978772v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marquis" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huot-Royer" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.420" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202222v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lions" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabras" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cotte" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huleux" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brugnon" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3915-5" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793447v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cuzin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allavena" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. Valantin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222067" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04584300v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Albertus" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2018-212010" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04596107v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45432-4" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03261312v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joly" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Valantin" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.10.005" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559224v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Katlama" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ferry" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky497" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02326744v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despas" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bertoli" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-019-6093-3" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02110275v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gantner" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215464" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04579003v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Alfano" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Galobardes" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy259" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584610v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamy" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepage" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosclaude" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.12879" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486294v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guimbaud" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Digue" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cirilo-Cassaigne" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bousser" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2018.10.008" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02090062v2" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12545" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906281v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barboza Sol&#237;s" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdoe.12351" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900778v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Richter" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-018-1160-0" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134590v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Hosnijeh" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelly-Irving" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portengen" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29041-1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905966v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stringhini Silvia" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmeli Cristian" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jokela Markus" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenda&#241;o Mauricio" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccrory Cathal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.k1046" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01866997v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacomet" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195725" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905945v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-018-0364-1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976692v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gauthier" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palmaro" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01869902v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cua" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13922" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855950v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.174.0027" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970112v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408023" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01845486v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kulh&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Bryere" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Eilstein" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31328" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935454v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bories Pierre" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simand C&#233;lestine" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertoli Sarah" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpierre Cyrille" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.192468" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906207v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bicart-See" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lourtet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Livideanu" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pollon" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.04.005" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906358v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ducros" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188295" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906306v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gares" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Panico" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268817002515" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906352v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(17)30520-X" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907809v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rioufol" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Conte" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanneau" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Compaci" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2017.10.007" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955216v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Jokela" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Avenda&#241;o" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Muennig" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)32380-7" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924744v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barboza Solis C" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castagne R" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906362v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lang" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.05.013" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906178v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Affret" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Severi" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Dow" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017000222" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906173v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017003196" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601893v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barbosa-Solis" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Torrisani" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bartley" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14301/llcs.v7i1.325" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02367141v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lillini" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-205729" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958328v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924777v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy S" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909712v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Castagn&#233;" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Campanella" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25170" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01438556v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gusto" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-4007-8" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274219v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201005" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01408002v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000005087" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910096v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910165v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.162.0169" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909715v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38705" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910079v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jflm.2016.11.003" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909705v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.07.031" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957227v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Breant" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201004" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909935v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fantin" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chehoud" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicoules" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayle" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910091v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barboza-Solis" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.05.028" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910111v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hentzien" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dram&#233;" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabi&#233;" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-077X(16)30267-0" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PT3JGSK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909707v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.08.018" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912115v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanvilay Sichanh" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamphone Syhakhang" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanom Manithip" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-1948-2" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912620v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Delobel-Ayoub" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehlinger" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Klapouszczak" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maffre" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Raynaud" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141964" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063360v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3727" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTW4WTZ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864348v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912110v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brauge" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adam" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sol" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2015.1.SPINE14594" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01354236v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3484-0" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01351148v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bettiol" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Compaci" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Albertus" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-016-1553-9" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912101v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Torrisani" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417325112" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264475v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Borel" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Compaci" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;cher" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1287-9" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910196v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Omnes" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Escourrou" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boussier" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-015-3049-2" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917880v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jovic" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genolini" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Spilka" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10826084.2014.935788" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919180v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Villeval" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ginsbourger" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.138.0155" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864353v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dedieu" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadat" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933497v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rueter" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jeanneau" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Nogaro" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912120v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917886v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Sentenac" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Young" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917903v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momory Keita" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perbost" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pugliese" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Abel" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2014.882490" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924839v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919166v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schieber" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afrite" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pascal" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmu057" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958197v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915036v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouhanick" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chamontin" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-005031" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063258v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riou" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mercier" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mds342" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868744v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lacey" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Cable" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-767" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00843065v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ruidavets" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genoux" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Busato" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-293" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010738v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keita" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chouquet" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciss&#233;" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-6113.1000187" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00674686v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Munch-Petersen" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lauwers-Cances" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Datta" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-19" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700809v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile," TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-012-0370-0" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-240CT395-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829035v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouquet" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciss" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2011.02.011" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04220567v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Berger" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715617v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balducci" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2010.04.003" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX3N7QS5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00165578v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.39225.458218.94" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149998v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marchou" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Massip" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/095646207780749709" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648539v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sommet" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marion-Latard" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herv&#233;" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/jcd:8:3:287" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648494v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fillaux" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Alvarez" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzh064" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648500v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fillaux" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delpierre" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alvarez" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mi&#233;doug&#233;" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Massip" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2004.02.002" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648481v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hurlup&#233;" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cuzin" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balsarin" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousselle-Koch" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0248-8663(03)00221-2" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNHQ8DHK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648474v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sommet" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jaafar" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marchou" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0248-8663(03)00067-5" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8WNT796-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034862v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hamieh" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinez" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grosclaude" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238537v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Boshouwers" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Ferraz" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602132v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bonin" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974844v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Champenois" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820792v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Desmoriaux" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sartori" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04831480v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Warkentin" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhebin Yu" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Coloma" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2023.VO-046" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652628v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Petit" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761838v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cholley-Gomez" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Franceschi" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rozand" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pallier" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac131.330" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008388v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauvin" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.085" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04843231v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Farcy" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacaze Jean Louis" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vaysse" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Selmes" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.15_suppl.e18542" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580622v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vuillemin" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733881v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Junien" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dufresne" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925429v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925423v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930193v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kelly- Irving" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castagne" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berger" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930230v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gibert" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930224v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925440v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger E" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadeau-Hyam M" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929861v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932600v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926419v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campanella G" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guida F" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925445v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin R" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925470v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier M" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmaro A" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despas F" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932637v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742936v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gandarillas" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lulka" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubus" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2016.05.082" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929976v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gares" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kelly-Irving" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Savy" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929916v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925476v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932707v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932699v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929984v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lamy" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bettiol" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Compaci" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925455v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castagn&#233; R" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineis P" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadeau M" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01414533v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932711v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932938v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930095v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lang" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mabile" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bidault" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Marqui&#233;" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930061v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Borel" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Despas" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932883v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barboza C" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930076v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barboza Solis" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fantin" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Torrisani" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932866v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926458v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grunenwald S" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daubisse-Marliac L" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goddard J" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauvin E" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932926v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ducros" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932893v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpierre C" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932958v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mongomery" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930115v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carayol" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Romieu" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bleuse" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senesse" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926524v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926537v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshaies D" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosclaude P" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le R&#233;seau Des Registres de Cancer Francim" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926913v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Molini&#233;" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Woronoff" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Daubisse Marliac" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933020v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926947v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnaudery" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbosa Solis" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927009v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fianu" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Herbreteau" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Favier" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927094v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blane" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605216v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742366v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740913v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922569v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922349v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-52879-7_22" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04584436v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molinier" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446964v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016610v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229885v2" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yeghicheyan" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>