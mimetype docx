--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1311,607 +1311,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil amber reveals springtails’ longstanding dispersal by social insects</w:t>
+                <w:t xml:space="preserve">Chemical communication in springtails: a review of facts and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninon Robin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rebuffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sablier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-019-1529-6⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (5), pp.425-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-019-01365-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378619v1</w:t>
+                <w:t xml:space="preserve">hal-02152310v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical communication in springtails: a review of facts and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fossil amber reveals springtails’ longstanding dispersal by social insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille D’haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Salmon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phillip Barden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (5), pp.425-438. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00374-019-01365-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-019-1529-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152310v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megalothorax laevis (Neelipleona, Neelidae): Account of a neglected springtail widely distributed in the intertropical zone</w:t>
+                <w:t xml:space="preserve">Molecular phylogeny of the genus Bolusiella (Orchidaceae, Angraecinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schneider</w:t>
+                <w:t xml:space="preserve">Simon Verlynde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille D’haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. D Zon</w:t>
+                <w:t xml:space="preserve">Gregory Plunkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. A. d'Haese</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Murielle Simo-Droissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly B. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Tropical Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1742758418000024⟩</w:t>
+              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 304 (2), pp.269-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00606-017-1474-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277488v1</w:t>
+                <w:t xml:space="preserve">hal-02188616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of the genus Bolusiella (Orchidaceae, Angraecinae)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Megalothorax laevis (Neelipleona, Neelidae): Account of a neglected springtail widely distributed in the intertropical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Plunkett</w:t>
+                <w:t xml:space="preserve">C. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Simo-Droissart</w:t>
+                <w:t xml:space="preserve">S. D Zon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molly B. Edwards</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. A. d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 304 (2), pp.269-279. </w:t>
+              <w:t xml:space="preserve">International Journal of Tropical Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (03), pp.168-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00606-017-1474-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1742758418000024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188616v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Phylogeny of Acerentomidae (Protura), with Description of Acerentuloides bernardi sp. nov. from North America</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphologically tortured: taxonomic placement of an Antarctic springtail (Collembola: Isotomidae) misguided by morphology and ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef Starý</w:t>
+                <w:t xml:space="preserve">Mark I. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille d'Haese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Florida Entomologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 100 (2), pp.433-443. </w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (2), pp.180-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1653/024.100.0205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/zsc.12204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378732v1</w:t>
+                <w:t xml:space="preserve">hal-02378718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Najt A Life dedicated to Collembola and research support for systematics</w:t>
               </w:r>
@@ -2021,161 +2008,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologically tortured: taxonomic placement of an Antarctic springtail (Collembola: Isotomidae) misguided by morphology and ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Phylogeny of Acerentomidae (Protura), with Description of Acerentuloides bernardi sp. nov. from North America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Shrubovych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark I. Stevens</w:t>
+                <w:t xml:space="preserve">Josef Starý</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille d'Haese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (2), pp.180-187. </w:t>
+              <w:t xml:space="preserve">Florida Entomologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (2), pp.433-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/zsc.12204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1653/024.100.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378718v1</w:t>
+                <w:t xml:space="preserve">hal-02378732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friesea najtae n. sp. (Collembola, Neanuridae, Frieseinae) from southern Western Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark I. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda M. Weiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2350,406 +2350,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of the lacebugs (Insecta: Heteroptera: Tingidae) using morphological and molecular data</w:t>
+                <w:t xml:space="preserve">Species living in harsh environments have low clade rank and are localized on former Laurasian continents: a case study of Willemia (Collembola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Guilbert</w:t>
+                <w:t xml:space="preserve">Andreas Prinzing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Damgaard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille d'Haese</w:t>
+                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/syen.12045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (2), pp.353-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878061v1</w:t>
+                <w:t xml:space="preserve">hal-00940083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of social behaviour in Blaberid cockroaches with diverse habitats and social systems: phylogenetic analysis of behavioural sequences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogeny of the lacebugs (Insecta: Heteroptera: Tingidae) using morphological and molecular data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille A. d'Haese</w:t>
+                <w:t xml:space="preserve">Eric Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Deleporte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jakob Damgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bij.12199⟩</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (3), pp.431-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021542v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species living in harsh environments have low clade rank and are localized on former Laurasian continents: a case study of Willemia (Collembola)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolution of social behaviour in Blaberid cockroaches with diverse habitats and social systems: phylogenetic analysis of behavioural sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Prinzing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille d'Haese</w:t>
+                <w:t xml:space="preserve">Cyrille A. d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
+                <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ponge</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Whiting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.12188⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (1), pp.58-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bij.12199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00940083v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garrouste et al. reply</w:t>
               </w:r>
@@ -3453,51 +3453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil amber reveals springtails' longstanding dispersal by social insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Barden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3630,51 +3630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant Collembola phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark I. Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Seminar on Apterygota (ISA10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cyrille D'Haese, Thomas Tully &amp; Jean-Marc Thibaud, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3775,286 +3775,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megalothorax diversity: account of a neglected springtail widely distributed in the intertropical zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The age and ancient biogeography of stoneflies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Schneider</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingying Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Tropical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Paleontological Congress (IPC5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902128v1</w:t>
+                <w:t xml:space="preserve">hal-03902117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The age and ancient biogeography of stoneflies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Megalothorax diversity: account of a neglected springtail widely distributed in the intertropical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Laurin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Paleontological Congress (IPC5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902117v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The age and ancient biogeography of stoneflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingying Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Dresden Meeting on Insect Phylogeny</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4236,51 +4236,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springtails on eusocial insects: an ancient old hitchhiking tale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4331,51 +4331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of chemical communication in interactions between collembolan species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salomon-Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4456,51 +4456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of mesofauna after volcanic disturbances on Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4508,51 +4508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adji-Ami Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of Tropical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. </w:t>
@@ -5222,51 +5222,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02E9EB68"/>
+    <w:nsid w:val="7DA04489"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5453,51 +5453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-dhaese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6065-0927" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16412294X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4896-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A d'Haese" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Shayanmehr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Yoosefi Lafooraki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tully" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/451" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongnapat Manee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille D&#8217;haese" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areeruk Nilsai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Shimano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects16010080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shrubovych" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5453.1.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788701v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dhaese" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghajar Sepanlo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61186/jibs.10.1.31" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04301854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Schneider" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Minor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A D&#8217;haese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5228.2.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04301887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Rodrigues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefoulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perillat-Sanguinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Makepeace" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230288" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03451309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stevens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Greenslade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12490" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03365231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Woehle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Greve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Wolf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Salmon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rebuffat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01465-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Barden" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1529-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152310v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-019-01365-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D Zon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. d'Haese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742758418000024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02188616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verlynde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Plunkett" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Simo-Droissart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly B. Edwards" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-017-1474-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Star&#253;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1653/024.100.0205" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thibaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda M. Weiner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark I. Stevens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12204" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03054384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Makepeace" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigehiko Uni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1840" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Damgaard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LSS5SGG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021542v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A. d'Haese" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Whiting" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12188" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16BAA4B3DD86318D9CCB99EAB93D805566906480/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533550v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11888" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01552865v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Engel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11281" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-01R8KBK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deharveng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agolin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Haese Ca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D?haese" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chul Park" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae C. Choe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolors Piulachs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bell&#233;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1635/0097-3157(2001)151[0061:WDCKNS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Barden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902187v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902128v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902117v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Cui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902108v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01068217v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander-R. Schmidt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kaulfuss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art Borken" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Busch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Conran" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902205v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salomon-Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adji-Ami Diop" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darlu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta I Bagils" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378747v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Guilbert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daugeron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350457v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03451409v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1672/9782759233557/les-insectes-du-monde" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-dhaese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6065-0927" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16412294X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4896-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A d'Haese" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Shayanmehr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Yoosefi Lafooraki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tully" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/451" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongnapat Manee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille D&#8217;haese" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areeruk Nilsai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Shimano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects16010080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shrubovych" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5453.1.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788701v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dhaese" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghajar Sepanlo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61186/jibs.10.1.31" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04301854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Schneider" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Minor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A D&#8217;haese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5228.2.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04301887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Rodrigues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefoulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perillat-Sanguinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Makepeace" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230288" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03451309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stevens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Greenslade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12490" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03365231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Woehle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Greve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Wolf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Salmon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rebuffat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01465-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152310v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-019-01365-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Barden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1529-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02188616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verlynde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Plunkett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Simo-Droissart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly B. Edwards" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-017-1474-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277488v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D Zon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. d'Haese" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742758418000024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark I. Stevens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12204" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thibaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda M. Weiner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378732v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Star&#253;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1653/024.100.0205" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03054384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Makepeace" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigehiko Uni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1840" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16BAA4B3DD86318D9CCB99EAB93D805566906480/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Damgaard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LSS5SGG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A. d'Haese" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Whiting" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12199" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533550v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11888" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01552865v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Engel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11281" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-01R8KBK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deharveng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agolin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Haese Ca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D?haese" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chul Park" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae C. Choe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolors Piulachs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bell&#233;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1635/0097-3157(2001)151[0061:WDCKNS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Barden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902187v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902117v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Cui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902108v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01068217v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander-R. Schmidt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kaulfuss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art Borken" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Busch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Conran" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902205v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salomon-Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adji-Ami Diop" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darlu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta I Bagils" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378747v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Guilbert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daugeron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350457v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03451409v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1672/9782759233557/les-insectes-du-monde" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>