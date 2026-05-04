--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -2350,406 +2350,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species living in harsh environments have low clade rank and are localized on former Laurasian continents: a case study of Willemia (Collembola)</w:t>
+                <w:t xml:space="preserve">Phylogeny of the lacebugs (Insecta: Heteroptera: Tingidae) using morphological and molecular data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Prinzing</w:t>
+                <w:t xml:space="preserve">Eric Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Damgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille d'Haese</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (3), pp.431-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.12188⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940083v1</w:t>
+                <w:t xml:space="preserve">hal-03878061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of the lacebugs (Insecta: Heteroptera: Tingidae) using morphological and molecular data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolution of social behaviour in Blaberid cockroaches with diverse habitats and social systems: phylogenetic analysis of behavioural sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Guilbert</w:t>
+                <w:t xml:space="preserve">Cyrille A. d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Damgaard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Whiting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/syen.12045⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (1), pp.58-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bij.12199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03878061v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of social behaviour in Blaberid cockroaches with diverse habitats and social systems: phylogenetic analysis of behavioural sequences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species living in harsh environments have low clade rank and are localized on former Laurasian continents: a case study of Willemia (Collembola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille A. d'Haese</w:t>
+                <w:t xml:space="preserve">Andreas Prinzing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Deleporte</w:t>
+                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roseli Pellens</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (2), pp.353-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bij.12199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01021542v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garrouste et al. reply</w:t>
               </w:r>
@@ -3775,286 +3775,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The age and ancient biogeography of stoneflies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Megalothorax diversity: account of a neglected springtail widely distributed in the intertropical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Laurin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Paleontological Congress (IPC5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902117v1</w:t>
+                <w:t xml:space="preserve">hal-03902128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megalothorax diversity: account of a neglected springtail widely distributed in the intertropical zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The age and ancient biogeography of stoneflies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Schneider</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingying Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Tropical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Paleontological Congress (IPC5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902128v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The age and ancient biogeography of stoneflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingying Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingying Cui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Dresden Meeting on Insect Phylogeny</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4508,51 +4508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adji-Ami Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of Tropical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. </w:t>
@@ -5222,51 +5222,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DA04489"/>
+    <w:nsid w:val="8693B2D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5453,51 +5453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-dhaese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6065-0927" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16412294X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4896-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A d'Haese" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Shayanmehr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Yoosefi Lafooraki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tully" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/451" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongnapat Manee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille D&#8217;haese" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areeruk Nilsai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Shimano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects16010080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shrubovych" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5453.1.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788701v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dhaese" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghajar Sepanlo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61186/jibs.10.1.31" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04301854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Schneider" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Minor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A D&#8217;haese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5228.2.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04301887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Rodrigues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefoulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perillat-Sanguinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Makepeace" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230288" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03451309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stevens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Greenslade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12490" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03365231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Woehle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Greve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Wolf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Salmon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rebuffat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01465-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152310v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-019-01365-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Barden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1529-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02188616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verlynde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Plunkett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Simo-Droissart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly B. Edwards" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-017-1474-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277488v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D Zon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. d'Haese" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742758418000024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark I. Stevens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12204" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thibaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda M. Weiner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378732v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Star&#253;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1653/024.100.0205" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03054384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Makepeace" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigehiko Uni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1840" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16BAA4B3DD86318D9CCB99EAB93D805566906480/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Damgaard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LSS5SGG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A. d'Haese" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Whiting" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12199" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533550v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11888" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01552865v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Engel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11281" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-01R8KBK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deharveng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agolin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Haese Ca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D?haese" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chul Park" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae C. Choe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolors Piulachs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bell&#233;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1635/0097-3157(2001)151[0061:WDCKNS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Barden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902187v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902117v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Cui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902108v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01068217v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander-R. Schmidt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kaulfuss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art Borken" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Busch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Conran" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902205v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salomon-Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adji-Ami Diop" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darlu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta I Bagils" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378747v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Guilbert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daugeron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350457v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03451409v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1672/9782759233557/les-insectes-du-monde" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-dhaese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6065-0927" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16412294X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4896-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A d'Haese" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Shayanmehr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Yoosefi Lafooraki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tully" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/451" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongnapat Manee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille D&#8217;haese" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areeruk Nilsai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Shimano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects16010080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shrubovych" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5453.1.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788701v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dhaese" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghajar Sepanlo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61186/jibs.10.1.31" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04301854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Schneider" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Minor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A D&#8217;haese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5228.2.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04301887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Rodrigues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefoulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perillat-Sanguinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Makepeace" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230288" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03451309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stevens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Greenslade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12490" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03365231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Woehle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Greve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Wolf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Salmon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rebuffat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01465-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152310v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-019-01365-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Barden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1529-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02188616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verlynde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Plunkett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Simo-Droissart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly B. Edwards" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-017-1474-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277488v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D Zon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. d'Haese" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742758418000024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark I. Stevens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12204" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thibaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda M. Weiner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378732v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Star&#253;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1653/024.100.0205" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03054384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Makepeace" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigehiko Uni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1840" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Damgaard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LSS5SGG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021542v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A. d'Haese" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Whiting" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12188" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16BAA4B3DD86318D9CCB99EAB93D805566906480/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533550v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11888" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01552865v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Engel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11281" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-01R8KBK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deharveng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agolin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Haese Ca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D?haese" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chul Park" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae C. Choe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolors Piulachs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bell&#233;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1635/0097-3157(2001)151[0061:WDCKNS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Barden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902187v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902128v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902117v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Cui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902108v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01068217v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander-R. Schmidt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kaulfuss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art Borken" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Busch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Conran" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902205v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salomon-Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adji-Ami Diop" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darlu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta I Bagils" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378747v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Guilbert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daugeron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350457v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03451409v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1672/9782759233557/les-insectes-du-monde" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>