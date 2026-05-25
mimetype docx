--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,5167 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5115 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyrille D'Haese </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cyrille-dhaese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6065-0927</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16412294X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=XGusx1oAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-4896-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Initial Assessment of the Collembola (Hexapoda) Fauna of the Bula Hyrcanian Forest (Iran) at the Interface of Two Biodiversity Hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille A d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoumeh Shayanmehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Yoosefi Lafooraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97, pp.211-245. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25674/451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thermal Tolerance of Springtails in a Tropical Cave, with the Description of a New Coecobrya Species (Collembola: Entomobryidae) from Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nongnapat Manee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille D’haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areeruk Nilsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Shimano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects16010080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of Australian Acerentomidae species (Protura: Acerentomidae), with a key to identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Shrubovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille D’haese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5453 (1), pp.86 - 104. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5453.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of springtails (Hexapoda, Collembola) for Iran from the Bula Hyrcanian forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoumeh Shayanmehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Yoosefi Lafooraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Dhaese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghajar Sepanlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Biodiversity and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61186/jibs.10.1.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia springs eternal: symbiosis in Collembola is associated with host ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lefoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gavotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Perillat-Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin L Makepeace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (5), pp.230288. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.230288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04301887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new group of species of the genus Megalothorax (Collembola, Neelidae) with Gondwanan distribution, and introducing an open interactive identification key of Megalothorax species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille A D’haese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5228, pp.101 - 121. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5228.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04301854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species diversity in Friesea (Neanuridae) reveals similar biogeographic patterns among Antarctic Collembola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Greenslade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (5), pp.647-657. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03451309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two high-quality de novo genomes from single ethanol-preserved specimens of tiny metazoans (Collembola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Woehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Greve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (5), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giab035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03365231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Chemical communication in springtails: a review of facts and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille D’haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.877-877. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-020-01465-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical communication in springtails: a review of facts and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), pp.425-438. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-019-01365-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152310v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil amber reveals springtails’ longstanding dispersal by social insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille D’haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Barden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-019-1529-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of the genus Bolusiella (Orchidaceae, Angraecinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Verlynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille D’haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Plunkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Simo-Droissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly B. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Systematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 304 (2), pp.269-279. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00606-017-1474-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megalothorax laevis (Neelipleona, Neelidae): Account of a neglected springtail widely distributed in the intertropical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D Zon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. d'Haese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tropical Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (03), pp.168-191. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1742758418000024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologically tortured: taxonomic placement of an Antarctic springtail (Collembola: Isotomidae) misguided by morphology and ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark I. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (2), pp.180-187. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Najt A Life dedicated to Collembola and research support for systematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda M. Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (1), pp.5-14. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/z2017n1a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Phylogeny of Acerentomidae (Protura), with Description of Acerentuloides bernardi sp. nov. from North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Shrubovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Starý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florida Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (2), pp.433-443. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1653/024.100.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friesea najtae n. sp. (Collembola, Neanuridae, Frieseinae) from southern Western Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark I. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda M. Weiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (1), pp.21-29. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/z2017n1a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown of coevolution between symbiotic bacteria Wolbachia and their filarial hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lefoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Makepeace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigehiko Uni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.e1840. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.1840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of the lacebugs (Insecta: Heteroptera: Tingidae) using morphological and molecular data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Damgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (3), pp.431-441. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/syen.12045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of social behaviour in Blaberid cockroaches with diverse habitats and social systems: phylogenetic analysis of behavioural sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille A. d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseli Pellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael F. Whiting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (1), pp.58-77. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species living in harsh environments have low clade rank and are localized on former Laurasian continents: a case study of Willemia (Collembola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Prinzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (2), pp.353-365. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garrouste et al. reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 494 (7437), pp.E4-E5. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete insect from the Late Devonian period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 488 (7409), pp.82 - 85. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the tribe Lobellini (Collembola: Neanuridae: Neanurinae) in New Caledonia: a new species of the genus Hemilobella from Mont Panié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Agolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Haese Ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du Muséum national d'Histoire naturelle, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two major evolutionary lineages revealed by molecular phylogeny in the parthenogenetic collembolan, Folsomia candida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. D?haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (50), pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does Cryptocercus kyebangensis, n.sp. (Dictyoptera: Blattaria: Polyphagidae) from Korea reveal about Cryptocercus evolution? A study in morphology, molecular phylogeny, and chemistry of tergal glands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Chul Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae C. Choe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Dolors Piulachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Academy of Natural Sciences of Philadelphia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 151 (1), pp.61-79. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1635/0097-3157(2001)151[0061:WDCKNS]2.0.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitfalls and progress in Collembola phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Congress of Entomology, Biodiversity of the apterygote hexapods: a global assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny and biogeography of the three most widespread species of Megalothorax (Collembola, Neelipleona)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar on Apterygota (ISA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrille D'Haese, Thomas Tully &amp; Jean-Marc Thibaud, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil amber reveals springtails' longstanding dispersal by social insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Barden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar on Apterygota (ISA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrille D'Haese, Thomas Tully &amp; Jean-Marc Thibaud, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of Australian acerentomid fauna (Protura: Acerentomidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Shrubovych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar on Apterygota (ISA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrille D'Haese, Thomas Tully &amp; Jean-Marc Thibaud, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Collembola phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark I. Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar on Apterygota (ISA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrille D'Haese, Thomas Tully &amp; Jean-Marc Thibaud, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megalothorax diversity: account of a neglected springtail widely distributed in the intertropical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The age and ancient biogeography of stoneflies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Paleontological Congress (IPC5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The age and ancient biogeography of stoneflies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Dresden Meeting on Insect Phylogeny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber inclusions from New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander-R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Kaulfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art Borken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John G. Conran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Palaeobotany-Palynology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Padoue, France. pp.246-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01068217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springtails on eusocial insects: an ancient old hitchhiking tale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Barden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Fossil Insects, Arthropods and Amber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saint Domingue, Dominica. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of chemical communication in interactions between collembolan species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salomon-Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar on Apterygota (ISA10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of mesofauna after volcanic disturbances on Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adji-Ami Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction phylogénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Darlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Zaragüeta I Bagils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Matériologiques, 2019, 978-2-37361-172-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Rescapés du Gondwana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-2-9542888-6-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classe des Collembola (Collemboles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Insectes du Monde. Biodiversité - Classification - Clés de détermination des familles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Museo Editions, pp.195-217, 2024, 9782373751406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classe des Collembola (Collemboles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Insectes du Monde, Biodiversité, Classification, Clés de détermination des familles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae &amp; Museo éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03451409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse à trois éléments (3ia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Darlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Haese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconstruction phylogénétique. Concepts et méthodes Nouvelle édition revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5222,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8693B2D4"/>
+    <w:nsid w:val="4395CF4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5453,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-dhaese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6065-0927" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16412294X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4896-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A d'Haese" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Shayanmehr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Yoosefi Lafooraki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tully" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/451" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongnapat Manee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille D&#8217;haese" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areeruk Nilsai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Shimano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects16010080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shrubovych" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5453.1.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788701v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dhaese" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghajar Sepanlo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61186/jibs.10.1.31" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04301854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Schneider" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Minor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A D&#8217;haese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5228.2.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04301887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Rodrigues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefoulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perillat-Sanguinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Makepeace" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230288" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03451309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stevens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Greenslade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12490" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03365231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Woehle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Greve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Wolf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Salmon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rebuffat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01465-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152310v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-019-01365-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Barden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1529-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02188616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verlynde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Plunkett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Simo-Droissart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly B. Edwards" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-017-1474-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277488v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D Zon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. d'Haese" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742758418000024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark I. Stevens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12204" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thibaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda M. Weiner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378732v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Star&#253;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1653/024.100.0205" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03054384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Makepeace" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigehiko Uni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1840" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Damgaard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LSS5SGG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021542v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A. d'Haese" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Whiting" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12188" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16BAA4B3DD86318D9CCB99EAB93D805566906480/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533550v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11888" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01552865v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Engel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11281" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-01R8KBK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deharveng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agolin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Haese Ca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D?haese" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chul Park" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae C. Choe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolors Piulachs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bell&#233;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1635/0097-3157(2001)151[0061:WDCKNS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Barden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902187v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902128v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902117v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Cui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902108v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01068217v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander-R. Schmidt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kaulfuss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art Borken" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Busch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Conran" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902205v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salomon-Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adji-Ami Diop" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darlu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta I Bagils" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378747v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Guilbert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daugeron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350457v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03451409v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1672/9782759233557/les-insectes-du-monde" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyrille-dhaese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6065-0927" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16412294X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=XGusx1oAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4896-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310978v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A d'Haese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Shayanmehr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Yoosefi Lafooraki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tully" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/451" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055554v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongnapat Manee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille D&#8217;haese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areeruk Nilsai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Shimano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects16010080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shrubovych" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5453.1.4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dhaese" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghajar Sepanlo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61186/jibs.10.1.31" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04301887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefoulon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perillat-Sanguinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L Makepeace" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230288" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04301854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Minor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A D&#8217;haese" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5228.2.1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03451309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stevens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Greenslade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12490" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03365231v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Woehle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Greve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Wolf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Salmon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rebuffat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01465-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152310v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-019-01365-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378619v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Barden" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1529-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02188616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verlynde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Plunkett" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Simo-Droissart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly B. Edwards" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-017-1474-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277488v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D Zon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. d'Haese" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742758418000024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark I. Stevens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12204" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thibaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda M. Weiner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Star&#253;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1653/024.100.0205" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03054384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Makepeace" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigehiko Uni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1840" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Damgaard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12045" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LSS5SGG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021542v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A. d'Haese" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Whiting" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12199" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940083v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12188" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16BAA4B3DD86318D9CCB99EAB93D805566906480/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533550v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11888" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01552865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Engel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11281" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-01R8KBK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deharveng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agolin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Haese Ca" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D?haese" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458708v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chul Park" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae C. Choe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolors Piulachs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bell&#233;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1635/0097-3157(2001)151[0061:WDCKNS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902211v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902187v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Barden" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902195v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902178v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902128v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902117v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Cui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902108v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01068217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander-R. Schmidt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kaulfuss" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art Borken" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Busch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Conran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902164v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902205v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salomon-Mallet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902147v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villers" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adji-Ami Diop" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413728v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darlu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta I Bagils" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378747v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Guilbert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daugeron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03451409v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1672/9782759233557/les-insectes-du-monde" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612869v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>