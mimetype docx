--- v0 (2026-03-23)
+++ v1 (2026-05-22)
@@ -1964,204 +1964,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'évaluation environnementale d'un futur quartier multifonctionnel, approche croisée bâtiment et mobilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écoconception d’un projet urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Poulhès</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FURURE Days 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave-Eiffel, Dec 2020, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Science, Innovation et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANRT, ELSA-PACTE, Cité de l'Économie et des Métiers de Demain, Dec 2020, Internet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453557v1</w:t>
+                <w:t xml:space="preserve">hal-04453548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoconception d’un projet urbain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode d'évaluation environnementale d'un futur quartier multifonctionnel, approche croisée bâtiment et mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Poulhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science, Innovation et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANRT, ELSA-PACTE, Cité de l'Économie et des Métiers de Demain, Dec 2020, Internet, France</w:t>
+              <w:t xml:space="preserve">FURURE Days 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave-Eiffel, Dec 2020, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453548v1</w:t>
+                <w:t xml:space="preserve">hal-04453557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective environnementale de la mobilité quotidienne des personnes : Comment évaluer les diverses politiques possibles ?</w:t>
               </w:r>
@@ -3063,51 +3063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dorr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poulh&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Wurtz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2022.104052" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03119745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-020-01861-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851465v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pel&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12173" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01368062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453395v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01225349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Francois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/empreinte-carbone-evaluer-et-agir.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02141258v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSET002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176732v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Beziat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dezert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duval-Dachary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahrae El Amrani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04453517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04453526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04453529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453629v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453635v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01103829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dorr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poulh&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Wurtz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2022.104052" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03119745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-020-01861-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851465v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pel&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12173" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01368062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453395v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01225349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Francois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/empreinte-carbone-evaluer-et-agir.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02141258v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSET002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176732v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Beziat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Dezert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duval-Dachary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahrae El Amrani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04453517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04453526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04453529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453629v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453635v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01103829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>